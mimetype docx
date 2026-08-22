--- v2 (2025-12-15)
+++ v3 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13500" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="4131"/>
         <w:gridCol w:w="9"/>
       </w:tblGrid>
       <w:tr w:rsidR="0043652A" w:rsidRPr="00A53609" w14:paraId="10E6E868" w14:textId="77777777" w:rsidTr="004A2A4E">
@@ -2227,61 +2227,52 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NumHub</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C4C7E5C" w14:textId="747DC49D" w:rsidR="00AF2F21" w:rsidRPr="0004014D" w:rsidRDefault="00AF2F21" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madhu </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Madhu Varigonda</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D9887D4" w14:textId="53A83799" w:rsidR="00AF2F21" w:rsidRPr="0004014D" w:rsidRDefault="00AF2F21" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>470-519-9290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
@@ -3398,50 +3389,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06560CE8" w14:textId="6C2D7475" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2517"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Cellcom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E39D5C8" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2517"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sheila Seidl</w:t>
             </w:r>
@@ -6796,50 +6788,51 @@
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DAAC8DE" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Frontier Communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BE8CDD4" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sheri Pressler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6867,65 +6860,65 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="395A374E" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>260-461-3475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="550877E9" w14:textId="1D222164" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
+          <w:p w14:paraId="550877E9" w14:textId="276925C6" w:rsidR="00CC3358" w:rsidRPr="0004014D" w:rsidRDefault="00CC3358" w:rsidP="00CC3358">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidRPr="0004014D">
+              <w:r w:rsidRPr="00EB793B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>sheri.pressler@ftr.com</w:t>
+                <w:t>Sheri.Pressler-White@verizon.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="002E9B83" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FB68997" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10575,50 +10568,51 @@
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28544B71" w14:textId="4FC6D74F" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NARUC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44DEEAD1" w14:textId="796BD843" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Brad Ramsay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10763,163 +10757,50 @@
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78254107" w14:textId="5B51C118" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>sgupta@netnumber.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="75D1B1DA" w14:textId="77777777" w:rsidTr="00FA4260">
-[...111 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="0C199827" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08915FD2" w14:textId="724189C0" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -10981,51 +10862,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>678-779-7827</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79F6CCBE" w14:textId="04606036" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>anand.rathi@team.neustar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="0CEF79AE" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -11099,51 +10980,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202-285-3814</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21EFF0A4" w14:textId="32540511" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>john.denemark@team.neustar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="5AC33810" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -11210,51 +11091,51 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11FD7A91" w14:textId="0CEAEBE3" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4453B7E9" w14:textId="5145443E" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>mpc@ca.inter.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="7D3A1DAB" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -11321,51 +11202,51 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22EDE37A" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B3C8EAC" w14:textId="071DDD9F" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>jim.kientz@team.neustar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="5C410629" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -11439,51 +11320,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>610-316-4114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68BAAB0D" w14:textId="14A401D6" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>jennifer.marino@team.neustar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="26D90621" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -11550,51 +11431,51 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC6AF9B" w14:textId="2FD655C9" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A4BBE86" w14:textId="118F7F81" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>jill.guffey@team.neustar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="4ABACF4E" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -11661,51 +11542,51 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22E961D9" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E5B96F3" w14:textId="56E5BDC5" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>lsampson@nhcgrp.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="464BB4DB" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -11778,51 +11659,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>813 956-6486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E365AF1" w14:textId="1809D92A" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:tooltip="blocked::mailto:gene.perez@verizon.net" w:history="1">
+            <w:hyperlink r:id="rId56" w:tooltip="blocked::mailto:gene.perez@verizon.net" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>gene.perez@verizon.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="09C947D9" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -11897,51 +11778,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>405-408-8086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4332AAA5" w14:textId="55B62BA8" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>dxmurphy@occemail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="33DB27B5" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -12015,51 +11896,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>248-709-9114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16902B55" w14:textId="5AF12DEF" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>brad.bloomer@onstar.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="5F265EEC" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -12128,179 +12009,174 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70725033" w14:textId="154B024E" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C7BA99A" w14:textId="27608E83" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>jtm@opastco.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="0C212C98" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F92D3D9" w14:textId="6D0E036D" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oracle Communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED60C44" w14:textId="0098350A" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0004014D">
+          <w:p w14:paraId="4ED60C44" w14:textId="55E4AFD9" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="001855E0" w:rsidP="00657460">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Steve Brock</w:t>
-[...40 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kurram </w:t>
+            </w:r>
+            <w:r w:rsidR="008A5603">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Khurshid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A15DC8" w14:textId="0B0636FD" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D97634D" w14:textId="087837CB" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73C949CD" w14:textId="0121EC68" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
-[...7 lines deleted...]
-              <w:r w:rsidRPr="0004014D">
+          <w:p w14:paraId="73C949CD" w14:textId="07011CD9" w:rsidR="00657460" w:rsidRPr="00F636F2" w:rsidRDefault="001855E0" w:rsidP="00657460">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r w:rsidRPr="00F636F2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Steve.Brock@Oracle.com</w:t>
+                <w:t>khurram.khurshid@oracle.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="70300278" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="477A83C0" w14:textId="26E6EB1F" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -12371,51 +12247,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>987-194-3807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2ED9AF8A" w14:textId="0EC87339" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>v.vipin.kumar@oracle.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="31B67341" w14:textId="77777777" w:rsidTr="007A0448">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -12500,51 +12376,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>919-607-9106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7838AFA0" w14:textId="5AE554E9" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId62" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>vincent.hamrick@oracle.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="534C605C" w14:textId="77777777" w:rsidTr="007A0448">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -12640,51 +12516,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>503-960-8292</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E50229B" w14:textId="231243FB" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>stephanie.maeda@state.or.us</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="7AEEA6AB" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
@@ -12790,51 +12666,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>503-602-1513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="729C8D89" w14:textId="2948F9DE" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>stephen.hayes@state.or.us</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="46C16D9F" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
@@ -12934,51 +12810,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C7B7197" w14:textId="2B63059C" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>desiree.apodaca@ringcentral.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="780E553E" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -13078,51 +12954,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>972-729-9246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="675D0ED1" w14:textId="61FCD896" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>joe.mullin@ringsquared.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="6A8B5518" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -13344,51 +13220,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35569E32" w14:textId="4DE72E09" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>gerry.thompson@rci.rogers.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="395E6AE6" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -13489,51 +13365,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>619-279-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="304099F0" w14:textId="2A054DF7" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>noreenr@cox.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="5291680B" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -13626,51 +13502,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40E955E7" w14:textId="1DBBBBD9" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>bryan.bethea@sinch.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="2812DD8B" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -13761,51 +13637,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="780D0F5A" w14:textId="10A29395" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>rob.brezina@sinch.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="7005CCF9" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -13897,51 +13773,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C107FDC" w14:textId="10CF8696" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>benjamin.fullerton@sinch.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="05E19A3C" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -14040,51 +13916,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>314-789-0272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FBECD94" w14:textId="2B0CCC04" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>allyson.blevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>@sinch.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="2D689735" w14:textId="77777777" w:rsidTr="00D94D40">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
@@ -14314,51 +14190,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D7572DA" w14:textId="74C3F21F" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId73" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>fweber@somos.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="12C6B36C" w14:textId="77777777" w:rsidTr="007A0448">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="795F6CCA" w14:textId="73EA8103" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
@@ -14424,51 +14300,51 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14EF1CC4" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="342F39BC" w14:textId="21441302" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId74" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>tfarquhar@somos.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="264B8EA3" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15C54480" w14:textId="6CA8EC25" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
@@ -14541,51 +14417,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202.689.5663</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35A216A5" w14:textId="77519C2C" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>kgreen@somos.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="63B19D15" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -14696,50 +14572,51 @@
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="124A757C" w14:textId="571BD7AA" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D89D117" w14:textId="04B0ACFB" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Connie Stufflebeem</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -14775,51 +14652,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>515-229-4252</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DDC7FB3" w14:textId="7E36B208" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>dcstuff@q.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="6970432A" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -14903,51 +14780,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>803-261-9900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17CB3300" w14:textId="2C3A34F3" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>dgeriner@suncom.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="436787C3" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -15508,51 +15385,51 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CF0537C" w14:textId="5A472091" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0ABFAB18" w14:textId="5D8AD8D7" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>mmersman@tcatel.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="7F234137" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -15877,51 +15754,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>503-539-3303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AF9F09A" w14:textId="65712576" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>blynott@telesmart.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="19F17236" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -15992,159 +15869,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="650F6062" w14:textId="5C7CEA7D" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>paulc@telnyx.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="3FDB78C3" w14:textId="77777777" w:rsidTr="00FA4260">
-[...107 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="6FDAA3EF" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="138"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61B4B11F" w14:textId="04FF363A" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
@@ -16202,51 +15970,51 @@
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55197283" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C4AE25B" w14:textId="6010DB66" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>noelle.mckinley@telus.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="19F49A8D" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="138"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -17261,51 +17029,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20C8A5D4" w14:textId="603F6ECB" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>gandrews@tnsi.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="69859488" w14:textId="77777777" w:rsidTr="007575ED">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -17390,51 +17158,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>571-758-8788</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D712AD9" w14:textId="3136C8AB" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>mkhafagy@tnsi.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="0F1083A6" w14:textId="77777777" w:rsidTr="007A0448">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -17527,51 +17295,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>571-236-9099</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FA88559" w14:textId="688DE9A9" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>sherry.zheng@tpgsi.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="613E14FC" w14:textId="77777777" w:rsidTr="007575ED">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -17662,51 +17430,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DD64C68" w14:textId="7D0E99A8" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:tooltip="mailto:shelly.pedersen@twtelecom.com" w:history="1">
+            <w:hyperlink r:id="rId84" w:tooltip="mailto:shelly.pedersen@twtelecom.com" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>shelly.pedersen@twtelecom.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="34AEC06D" w14:textId="77777777" w:rsidTr="007575ED">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -18063,51 +17831,51 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12717238" w14:textId="598F4DB6" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Jamie.Sharpe@Vantagepnt.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="233A8DF3" w14:textId="77777777" w:rsidTr="007575ED">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -18610,51 +18378,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CD6DAC8" w14:textId="1BAD6567" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>sean.finneran@verizon.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="01EF647D" w14:textId="77777777" w:rsidTr="007575ED">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -19059,50 +18827,51 @@
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CACC3E5" w14:textId="199B9335" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Wide Voice, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AE40A59" w14:textId="290C2FCF" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erla Erlingsdottir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19353,51 +19122,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004014D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>501-607-0386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4131" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35F8A047" w14:textId="0BB691CB" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r w:rsidRPr="0004014D">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>scott.a.terry@windstream.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657460" w:rsidRPr="009451B1" w14:paraId="1B503CA9" w14:textId="77777777" w:rsidTr="00FA4260">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25D0E8C1" w14:textId="0BD0FC08" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
@@ -19908,174 +19677,174 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DE49824" w14:textId="77777777" w:rsidR="00657460" w:rsidRPr="0004014D" w:rsidRDefault="00657460" w:rsidP="00657460">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AA17AB9" w14:textId="77777777" w:rsidR="004F49D7" w:rsidRPr="009451B1" w:rsidRDefault="004F49D7" w:rsidP="002D1F60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2940"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F49D7" w:rsidRPr="009451B1" w:rsidSect="006E2150">
-      <w:headerReference w:type="default" r:id="rId89"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:headerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="even" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="15842" w:h="12242" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="835" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="601F80FC" w14:textId="77777777" w:rsidR="00822579" w:rsidRDefault="00822579">
+    <w:p w14:paraId="2CA5A64D" w14:textId="77777777" w:rsidR="00C175E1" w:rsidRDefault="00C175E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C529641" w14:textId="77777777" w:rsidR="00822579" w:rsidRDefault="00822579">
+    <w:p w14:paraId="42B0E8C1" w14:textId="77777777" w:rsidR="00C175E1" w:rsidRDefault="00C175E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1875EFEB" w14:textId="5437E3BE" w:rsidR="005702FC" w:rsidRDefault="005702FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004F34C9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7F81C64F" w14:textId="77777777" w:rsidR="005702FC" w:rsidRDefault="005702FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6343C6D7" w14:textId="018CB22C" w:rsidR="001A0919" w:rsidRDefault="001A0919">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1479258502"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -20094,167 +19863,157 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="47881672" w14:textId="553EBF75" w:rsidR="005702FC" w:rsidRDefault="005702FC" w:rsidP="001A0919">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FEDBE29" w14:textId="77777777" w:rsidR="00822579" w:rsidRDefault="00822579">
+    <w:p w14:paraId="1B7DA9E4" w14:textId="77777777" w:rsidR="00C175E1" w:rsidRDefault="00C175E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38EA920B" w14:textId="77777777" w:rsidR="00822579" w:rsidRDefault="00822579">
+    <w:p w14:paraId="64D7BE1B" w14:textId="77777777" w:rsidR="00C175E1" w:rsidRDefault="00C175E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D0784E6" w14:textId="58D21805" w:rsidR="001A0919" w:rsidRDefault="001A0919" w:rsidP="001A0919">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="002060"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A0919">
       <w:rPr>
         <w:color w:val="002060"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>NPIF Contact List</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0EF04EE3" w14:textId="08CBF80F" w:rsidR="00D94601" w:rsidRPr="00D94601" w:rsidRDefault="00BD7216" w:rsidP="001A0919">
+  <w:p w14:paraId="0EF04EE3" w14:textId="3A2913ED" w:rsidR="00D94601" w:rsidRPr="00D94601" w:rsidRDefault="00344C98" w:rsidP="001A0919">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...9 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="007A2792">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00975ECE">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00D94601" w:rsidRPr="00D94601">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="006E3883">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A226425"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="577E0E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1100"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="870"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1245" w:hanging="870"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575100A7"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5DF29A0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20308,59 +20067,60 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1583830292">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="257521891">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="108625128">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="941377213">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="94209"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B165E3"/>
     <w:rsid w:val="000005DB"/>
     <w:rsid w:val="0000141B"/>
     <w:rsid w:val="00006939"/>
     <w:rsid w:val="00010C4B"/>
     <w:rsid w:val="0001110B"/>
     <w:rsid w:val="00011B8E"/>
@@ -20447,83 +20207,85 @@
     <w:rsid w:val="00131A68"/>
     <w:rsid w:val="00132E4B"/>
     <w:rsid w:val="0013334F"/>
     <w:rsid w:val="001359BB"/>
     <w:rsid w:val="00143784"/>
     <w:rsid w:val="001527CB"/>
     <w:rsid w:val="00152AB0"/>
     <w:rsid w:val="00153BF0"/>
     <w:rsid w:val="00153CE8"/>
     <w:rsid w:val="00155273"/>
     <w:rsid w:val="001553A5"/>
     <w:rsid w:val="00155784"/>
     <w:rsid w:val="00160261"/>
     <w:rsid w:val="00161996"/>
     <w:rsid w:val="00162302"/>
     <w:rsid w:val="00163FC3"/>
     <w:rsid w:val="00165815"/>
     <w:rsid w:val="0016606D"/>
     <w:rsid w:val="00170E48"/>
     <w:rsid w:val="0017139F"/>
     <w:rsid w:val="00181A27"/>
     <w:rsid w:val="00182033"/>
     <w:rsid w:val="00182729"/>
     <w:rsid w:val="0018555C"/>
     <w:rsid w:val="001855A2"/>
+    <w:rsid w:val="001855E0"/>
     <w:rsid w:val="0018667B"/>
     <w:rsid w:val="00192047"/>
     <w:rsid w:val="00192323"/>
     <w:rsid w:val="0019276E"/>
     <w:rsid w:val="00194E69"/>
     <w:rsid w:val="00197821"/>
     <w:rsid w:val="001A0919"/>
     <w:rsid w:val="001A0D1A"/>
     <w:rsid w:val="001A2003"/>
     <w:rsid w:val="001A2134"/>
     <w:rsid w:val="001A32EC"/>
     <w:rsid w:val="001A5650"/>
     <w:rsid w:val="001B39B8"/>
     <w:rsid w:val="001B4070"/>
     <w:rsid w:val="001B5256"/>
     <w:rsid w:val="001B6B42"/>
     <w:rsid w:val="001C4673"/>
     <w:rsid w:val="001C69A9"/>
     <w:rsid w:val="001C6EEF"/>
     <w:rsid w:val="001D66A2"/>
     <w:rsid w:val="001D6E2B"/>
     <w:rsid w:val="001D7065"/>
     <w:rsid w:val="001E2401"/>
     <w:rsid w:val="001E2857"/>
     <w:rsid w:val="001E3D37"/>
     <w:rsid w:val="001E447A"/>
     <w:rsid w:val="001E5602"/>
     <w:rsid w:val="001F179F"/>
     <w:rsid w:val="001F3747"/>
     <w:rsid w:val="001F3ED3"/>
     <w:rsid w:val="001F4517"/>
     <w:rsid w:val="001F48B5"/>
     <w:rsid w:val="001F4DBC"/>
+    <w:rsid w:val="001F6750"/>
     <w:rsid w:val="001F6E8B"/>
     <w:rsid w:val="001F6ECD"/>
     <w:rsid w:val="002008E8"/>
     <w:rsid w:val="002032D0"/>
     <w:rsid w:val="00203FD7"/>
     <w:rsid w:val="002050A4"/>
     <w:rsid w:val="00211CAE"/>
     <w:rsid w:val="00211EDD"/>
     <w:rsid w:val="002124E4"/>
     <w:rsid w:val="002138FF"/>
     <w:rsid w:val="00223E2D"/>
     <w:rsid w:val="00223FB1"/>
     <w:rsid w:val="00226ABE"/>
     <w:rsid w:val="00230D36"/>
     <w:rsid w:val="00232372"/>
     <w:rsid w:val="00232752"/>
     <w:rsid w:val="00233B34"/>
     <w:rsid w:val="00233F5E"/>
     <w:rsid w:val="00234C8D"/>
     <w:rsid w:val="00235E93"/>
     <w:rsid w:val="00236205"/>
     <w:rsid w:val="0023732C"/>
     <w:rsid w:val="00242D0F"/>
     <w:rsid w:val="00243ECE"/>
     <w:rsid w:val="00244B1E"/>
@@ -20570,70 +20332,72 @@
     <w:rsid w:val="002D7DAF"/>
     <w:rsid w:val="002E0ABA"/>
     <w:rsid w:val="002E1B8A"/>
     <w:rsid w:val="002E4F14"/>
     <w:rsid w:val="002F1B82"/>
     <w:rsid w:val="002F20C9"/>
     <w:rsid w:val="002F2661"/>
     <w:rsid w:val="002F2CCC"/>
     <w:rsid w:val="002F7084"/>
     <w:rsid w:val="003001A4"/>
     <w:rsid w:val="00301148"/>
     <w:rsid w:val="00301899"/>
     <w:rsid w:val="0030206A"/>
     <w:rsid w:val="00302663"/>
     <w:rsid w:val="00305F89"/>
     <w:rsid w:val="00316B0F"/>
     <w:rsid w:val="00325819"/>
     <w:rsid w:val="003276E1"/>
     <w:rsid w:val="00331D1B"/>
     <w:rsid w:val="00332D5C"/>
     <w:rsid w:val="0033559D"/>
     <w:rsid w:val="003360CC"/>
     <w:rsid w:val="00336F8A"/>
     <w:rsid w:val="0034414B"/>
     <w:rsid w:val="003449E0"/>
+    <w:rsid w:val="00344C98"/>
     <w:rsid w:val="00345474"/>
     <w:rsid w:val="00345647"/>
     <w:rsid w:val="00347EA3"/>
     <w:rsid w:val="00350262"/>
     <w:rsid w:val="00354A5B"/>
     <w:rsid w:val="00355EB7"/>
     <w:rsid w:val="003562B0"/>
     <w:rsid w:val="00356B37"/>
     <w:rsid w:val="00363D6E"/>
     <w:rsid w:val="00364C0B"/>
     <w:rsid w:val="00365340"/>
     <w:rsid w:val="00366DD1"/>
     <w:rsid w:val="0036703D"/>
     <w:rsid w:val="00372007"/>
     <w:rsid w:val="0037374A"/>
     <w:rsid w:val="0037566F"/>
     <w:rsid w:val="003756F2"/>
     <w:rsid w:val="00375AE8"/>
     <w:rsid w:val="00377AA4"/>
     <w:rsid w:val="00380769"/>
+    <w:rsid w:val="00382173"/>
     <w:rsid w:val="00382C2E"/>
     <w:rsid w:val="0038300B"/>
     <w:rsid w:val="00383942"/>
     <w:rsid w:val="00384703"/>
     <w:rsid w:val="00384B30"/>
     <w:rsid w:val="00384CFB"/>
     <w:rsid w:val="00386477"/>
     <w:rsid w:val="003864A3"/>
     <w:rsid w:val="00386DF8"/>
     <w:rsid w:val="003934C1"/>
     <w:rsid w:val="0039658A"/>
     <w:rsid w:val="00397D39"/>
     <w:rsid w:val="003A1D34"/>
     <w:rsid w:val="003A38B8"/>
     <w:rsid w:val="003A58BC"/>
     <w:rsid w:val="003A5ABF"/>
     <w:rsid w:val="003B1058"/>
     <w:rsid w:val="003B1FE1"/>
     <w:rsid w:val="003B26F3"/>
     <w:rsid w:val="003B39D3"/>
     <w:rsid w:val="003B3C4B"/>
     <w:rsid w:val="003B54E8"/>
     <w:rsid w:val="003B7375"/>
     <w:rsid w:val="003B779A"/>
     <w:rsid w:val="003C11ED"/>
@@ -20657,50 +20421,51 @@
     <w:rsid w:val="003E3FD7"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E6FF3"/>
     <w:rsid w:val="003F1AB1"/>
     <w:rsid w:val="003F20AE"/>
     <w:rsid w:val="003F6DB6"/>
     <w:rsid w:val="003F7189"/>
     <w:rsid w:val="004018F1"/>
     <w:rsid w:val="0040222E"/>
     <w:rsid w:val="00402299"/>
     <w:rsid w:val="00412C3F"/>
     <w:rsid w:val="004133D6"/>
     <w:rsid w:val="00413A98"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="00421E46"/>
     <w:rsid w:val="00424BA9"/>
     <w:rsid w:val="0043110F"/>
     <w:rsid w:val="0043652A"/>
     <w:rsid w:val="00443DE2"/>
     <w:rsid w:val="0044403F"/>
     <w:rsid w:val="0044497D"/>
     <w:rsid w:val="00445618"/>
     <w:rsid w:val="004471D7"/>
     <w:rsid w:val="004504EB"/>
     <w:rsid w:val="00450678"/>
+    <w:rsid w:val="00451116"/>
     <w:rsid w:val="00456680"/>
     <w:rsid w:val="0046109C"/>
     <w:rsid w:val="004630E1"/>
     <w:rsid w:val="004673EE"/>
     <w:rsid w:val="00471403"/>
     <w:rsid w:val="00473A1D"/>
     <w:rsid w:val="004763CB"/>
     <w:rsid w:val="0047740F"/>
     <w:rsid w:val="004801CD"/>
     <w:rsid w:val="00486D8B"/>
     <w:rsid w:val="00491887"/>
     <w:rsid w:val="00496034"/>
     <w:rsid w:val="004974EA"/>
     <w:rsid w:val="0049754A"/>
     <w:rsid w:val="00497F14"/>
     <w:rsid w:val="004A09D6"/>
     <w:rsid w:val="004A298D"/>
     <w:rsid w:val="004A2A4E"/>
     <w:rsid w:val="004A2BCB"/>
     <w:rsid w:val="004A3CEA"/>
     <w:rsid w:val="004A60F4"/>
     <w:rsid w:val="004A6741"/>
     <w:rsid w:val="004B0AA6"/>
     <w:rsid w:val="004B0D78"/>
     <w:rsid w:val="004B29BB"/>
@@ -20784,50 +20549,51 @@
     <w:rsid w:val="005B5BCA"/>
     <w:rsid w:val="005B66F5"/>
     <w:rsid w:val="005B7ACE"/>
     <w:rsid w:val="005B7B9A"/>
     <w:rsid w:val="005B7D74"/>
     <w:rsid w:val="005B7FF8"/>
     <w:rsid w:val="005C00D6"/>
     <w:rsid w:val="005C06C0"/>
     <w:rsid w:val="005C29F3"/>
     <w:rsid w:val="005D10BB"/>
     <w:rsid w:val="005D283A"/>
     <w:rsid w:val="005D2C08"/>
     <w:rsid w:val="005D2C59"/>
     <w:rsid w:val="005D2EBB"/>
     <w:rsid w:val="005D4CC9"/>
     <w:rsid w:val="005E0935"/>
     <w:rsid w:val="005E2626"/>
     <w:rsid w:val="005E2781"/>
     <w:rsid w:val="005E4AE5"/>
     <w:rsid w:val="005E4B72"/>
     <w:rsid w:val="005E4D05"/>
     <w:rsid w:val="005E5E6D"/>
     <w:rsid w:val="005E7672"/>
     <w:rsid w:val="005F23E7"/>
     <w:rsid w:val="005F4516"/>
+    <w:rsid w:val="005F5699"/>
     <w:rsid w:val="005F5CD0"/>
     <w:rsid w:val="005F63A5"/>
     <w:rsid w:val="00601028"/>
     <w:rsid w:val="006022D9"/>
     <w:rsid w:val="006026B1"/>
     <w:rsid w:val="00602736"/>
     <w:rsid w:val="00610839"/>
     <w:rsid w:val="00610AFC"/>
     <w:rsid w:val="006154ED"/>
     <w:rsid w:val="00617430"/>
     <w:rsid w:val="00620B0C"/>
     <w:rsid w:val="0062170E"/>
     <w:rsid w:val="00630074"/>
     <w:rsid w:val="0064224C"/>
     <w:rsid w:val="00645DDD"/>
     <w:rsid w:val="0064609A"/>
     <w:rsid w:val="00646497"/>
     <w:rsid w:val="00652BE6"/>
     <w:rsid w:val="00657460"/>
     <w:rsid w:val="00657985"/>
     <w:rsid w:val="006579FB"/>
     <w:rsid w:val="00663F04"/>
     <w:rsid w:val="006663EA"/>
     <w:rsid w:val="00666E43"/>
     <w:rsid w:val="00667AA9"/>
@@ -20883,122 +20649,125 @@
     <w:rsid w:val="0072473F"/>
     <w:rsid w:val="00725BB7"/>
     <w:rsid w:val="00726189"/>
     <w:rsid w:val="007274C0"/>
     <w:rsid w:val="007319C7"/>
     <w:rsid w:val="007323A8"/>
     <w:rsid w:val="00736BB7"/>
     <w:rsid w:val="00737544"/>
     <w:rsid w:val="0074294D"/>
     <w:rsid w:val="00742FBD"/>
     <w:rsid w:val="007575ED"/>
     <w:rsid w:val="007623BF"/>
     <w:rsid w:val="00765A75"/>
     <w:rsid w:val="00766BF2"/>
     <w:rsid w:val="007709C7"/>
     <w:rsid w:val="00771F02"/>
     <w:rsid w:val="00772C6F"/>
     <w:rsid w:val="0077359B"/>
     <w:rsid w:val="0077408C"/>
     <w:rsid w:val="00776E79"/>
     <w:rsid w:val="00781AEE"/>
     <w:rsid w:val="007822A6"/>
     <w:rsid w:val="00782687"/>
     <w:rsid w:val="00785A4F"/>
     <w:rsid w:val="00786A90"/>
+    <w:rsid w:val="00787BFC"/>
     <w:rsid w:val="00791156"/>
     <w:rsid w:val="00791E75"/>
     <w:rsid w:val="00796156"/>
     <w:rsid w:val="00796BE3"/>
     <w:rsid w:val="0079710C"/>
     <w:rsid w:val="007A09A8"/>
     <w:rsid w:val="007A2792"/>
     <w:rsid w:val="007A6D4C"/>
     <w:rsid w:val="007A732E"/>
     <w:rsid w:val="007B2C6E"/>
     <w:rsid w:val="007B2DE4"/>
     <w:rsid w:val="007B3D4B"/>
     <w:rsid w:val="007B5B95"/>
     <w:rsid w:val="007B5FB5"/>
     <w:rsid w:val="007B7C68"/>
     <w:rsid w:val="007C0098"/>
     <w:rsid w:val="007C73A0"/>
     <w:rsid w:val="007D1ACA"/>
     <w:rsid w:val="007D5B12"/>
     <w:rsid w:val="007E0548"/>
     <w:rsid w:val="007E0C36"/>
     <w:rsid w:val="007E2085"/>
     <w:rsid w:val="007E7E39"/>
     <w:rsid w:val="007F0E48"/>
+    <w:rsid w:val="007F2802"/>
     <w:rsid w:val="007F2FA8"/>
     <w:rsid w:val="007F7FDD"/>
     <w:rsid w:val="0080129A"/>
     <w:rsid w:val="00804CA9"/>
     <w:rsid w:val="00804E5E"/>
     <w:rsid w:val="00806CBB"/>
     <w:rsid w:val="00810701"/>
     <w:rsid w:val="0081260F"/>
     <w:rsid w:val="00812F03"/>
     <w:rsid w:val="00813101"/>
     <w:rsid w:val="008147AF"/>
     <w:rsid w:val="00814D61"/>
     <w:rsid w:val="008170EA"/>
     <w:rsid w:val="00822579"/>
     <w:rsid w:val="008229A8"/>
     <w:rsid w:val="00823B3C"/>
     <w:rsid w:val="00823B41"/>
     <w:rsid w:val="008261B2"/>
     <w:rsid w:val="0082669A"/>
     <w:rsid w:val="00832E38"/>
     <w:rsid w:val="00833C17"/>
     <w:rsid w:val="008345A7"/>
     <w:rsid w:val="00835E2B"/>
     <w:rsid w:val="008360CB"/>
     <w:rsid w:val="008371EF"/>
     <w:rsid w:val="008375C8"/>
     <w:rsid w:val="008404C4"/>
     <w:rsid w:val="008450E0"/>
     <w:rsid w:val="008467AD"/>
     <w:rsid w:val="0084745A"/>
     <w:rsid w:val="00850AC5"/>
     <w:rsid w:val="008515E7"/>
     <w:rsid w:val="0085495D"/>
     <w:rsid w:val="008565FF"/>
     <w:rsid w:val="008577E6"/>
     <w:rsid w:val="008577FC"/>
     <w:rsid w:val="00862C4B"/>
     <w:rsid w:val="0086645B"/>
     <w:rsid w:val="00872E3F"/>
     <w:rsid w:val="00874D64"/>
     <w:rsid w:val="00876AD4"/>
     <w:rsid w:val="00884B47"/>
     <w:rsid w:val="00890511"/>
     <w:rsid w:val="008913CD"/>
     <w:rsid w:val="008944A7"/>
     <w:rsid w:val="00896860"/>
     <w:rsid w:val="008A0831"/>
     <w:rsid w:val="008A0FFE"/>
+    <w:rsid w:val="008A5603"/>
     <w:rsid w:val="008A6C65"/>
     <w:rsid w:val="008A7EC0"/>
     <w:rsid w:val="008B050C"/>
     <w:rsid w:val="008B0A7F"/>
     <w:rsid w:val="008B214E"/>
     <w:rsid w:val="008B25DE"/>
     <w:rsid w:val="008B3825"/>
     <w:rsid w:val="008B3CE6"/>
     <w:rsid w:val="008B68E6"/>
     <w:rsid w:val="008C2E35"/>
     <w:rsid w:val="008C3A82"/>
     <w:rsid w:val="008C5296"/>
     <w:rsid w:val="008C71A1"/>
     <w:rsid w:val="008D69F2"/>
     <w:rsid w:val="008F184F"/>
     <w:rsid w:val="008F6069"/>
     <w:rsid w:val="008F77E9"/>
     <w:rsid w:val="0090169C"/>
     <w:rsid w:val="00911ED5"/>
     <w:rsid w:val="00912758"/>
     <w:rsid w:val="00912C5F"/>
     <w:rsid w:val="009135A8"/>
     <w:rsid w:val="00916877"/>
     <w:rsid w:val="00917165"/>
     <w:rsid w:val="0092080A"/>
@@ -21026,50 +20795,51 @@
     <w:rsid w:val="00973FC5"/>
     <w:rsid w:val="00975ECE"/>
     <w:rsid w:val="00976A57"/>
     <w:rsid w:val="00977574"/>
     <w:rsid w:val="00984DB5"/>
     <w:rsid w:val="00985EE2"/>
     <w:rsid w:val="00992800"/>
     <w:rsid w:val="0099527D"/>
     <w:rsid w:val="00996432"/>
     <w:rsid w:val="009967DA"/>
     <w:rsid w:val="009A1794"/>
     <w:rsid w:val="009A3F92"/>
     <w:rsid w:val="009A4B76"/>
     <w:rsid w:val="009A67E9"/>
     <w:rsid w:val="009B1876"/>
     <w:rsid w:val="009B5008"/>
     <w:rsid w:val="009C14CA"/>
     <w:rsid w:val="009C19BB"/>
     <w:rsid w:val="009C1C37"/>
     <w:rsid w:val="009C26CD"/>
     <w:rsid w:val="009C665C"/>
     <w:rsid w:val="009C7196"/>
     <w:rsid w:val="009D23B9"/>
     <w:rsid w:val="009D2651"/>
     <w:rsid w:val="009D7E68"/>
+    <w:rsid w:val="009E364E"/>
     <w:rsid w:val="009E4969"/>
     <w:rsid w:val="009E6068"/>
     <w:rsid w:val="009F0240"/>
     <w:rsid w:val="009F1085"/>
     <w:rsid w:val="009F13EA"/>
     <w:rsid w:val="009F3151"/>
     <w:rsid w:val="009F3C1F"/>
     <w:rsid w:val="009F57FF"/>
     <w:rsid w:val="009F6159"/>
     <w:rsid w:val="009F64DC"/>
     <w:rsid w:val="009F7088"/>
     <w:rsid w:val="00A0053F"/>
     <w:rsid w:val="00A01CE3"/>
     <w:rsid w:val="00A03514"/>
     <w:rsid w:val="00A038D3"/>
     <w:rsid w:val="00A058D3"/>
     <w:rsid w:val="00A05BDA"/>
     <w:rsid w:val="00A20879"/>
     <w:rsid w:val="00A23DEF"/>
     <w:rsid w:val="00A245C6"/>
     <w:rsid w:val="00A24E3B"/>
     <w:rsid w:val="00A253C3"/>
     <w:rsid w:val="00A2708A"/>
     <w:rsid w:val="00A27576"/>
     <w:rsid w:val="00A30B63"/>
@@ -21158,89 +20928,93 @@
     <w:rsid w:val="00B85720"/>
     <w:rsid w:val="00B87A10"/>
     <w:rsid w:val="00B92D5C"/>
     <w:rsid w:val="00BA11DE"/>
     <w:rsid w:val="00BA1FA8"/>
     <w:rsid w:val="00BA39DE"/>
     <w:rsid w:val="00BA3D45"/>
     <w:rsid w:val="00BA605F"/>
     <w:rsid w:val="00BA715C"/>
     <w:rsid w:val="00BA74F6"/>
     <w:rsid w:val="00BB3E06"/>
     <w:rsid w:val="00BB5158"/>
     <w:rsid w:val="00BC6446"/>
     <w:rsid w:val="00BD499A"/>
     <w:rsid w:val="00BD6C0C"/>
     <w:rsid w:val="00BD7216"/>
     <w:rsid w:val="00BE0E31"/>
     <w:rsid w:val="00BE1807"/>
     <w:rsid w:val="00BE3177"/>
     <w:rsid w:val="00C0315A"/>
     <w:rsid w:val="00C11394"/>
     <w:rsid w:val="00C12A71"/>
     <w:rsid w:val="00C15199"/>
     <w:rsid w:val="00C15441"/>
     <w:rsid w:val="00C15DDB"/>
+    <w:rsid w:val="00C175E1"/>
     <w:rsid w:val="00C17D34"/>
     <w:rsid w:val="00C22D05"/>
     <w:rsid w:val="00C23641"/>
+    <w:rsid w:val="00C25B8F"/>
     <w:rsid w:val="00C264AB"/>
     <w:rsid w:val="00C312BD"/>
     <w:rsid w:val="00C3208E"/>
     <w:rsid w:val="00C405FC"/>
     <w:rsid w:val="00C40D35"/>
+    <w:rsid w:val="00C410E2"/>
     <w:rsid w:val="00C42AB7"/>
     <w:rsid w:val="00C43657"/>
     <w:rsid w:val="00C4415B"/>
     <w:rsid w:val="00C5016D"/>
     <w:rsid w:val="00C54114"/>
     <w:rsid w:val="00C56273"/>
     <w:rsid w:val="00C62268"/>
     <w:rsid w:val="00C65E53"/>
     <w:rsid w:val="00C70D80"/>
     <w:rsid w:val="00C739F8"/>
     <w:rsid w:val="00C74B84"/>
     <w:rsid w:val="00C75681"/>
     <w:rsid w:val="00C7605B"/>
     <w:rsid w:val="00C849BB"/>
     <w:rsid w:val="00C869D2"/>
     <w:rsid w:val="00C870CC"/>
     <w:rsid w:val="00C8794B"/>
     <w:rsid w:val="00C87CC6"/>
     <w:rsid w:val="00C90919"/>
     <w:rsid w:val="00C91DE6"/>
     <w:rsid w:val="00C94BFD"/>
     <w:rsid w:val="00CA1FD7"/>
     <w:rsid w:val="00CA38D4"/>
     <w:rsid w:val="00CA5BDC"/>
     <w:rsid w:val="00CB1C17"/>
     <w:rsid w:val="00CB60C6"/>
     <w:rsid w:val="00CC19AC"/>
     <w:rsid w:val="00CC1D81"/>
     <w:rsid w:val="00CC23DE"/>
     <w:rsid w:val="00CC2418"/>
     <w:rsid w:val="00CC2747"/>
+    <w:rsid w:val="00CC3358"/>
     <w:rsid w:val="00CC34F5"/>
     <w:rsid w:val="00CC45C5"/>
     <w:rsid w:val="00CC48E6"/>
     <w:rsid w:val="00CC50A7"/>
     <w:rsid w:val="00CC64E5"/>
     <w:rsid w:val="00CC730B"/>
     <w:rsid w:val="00CC7A96"/>
     <w:rsid w:val="00CD2502"/>
     <w:rsid w:val="00CD288A"/>
     <w:rsid w:val="00CD2946"/>
     <w:rsid w:val="00CD3045"/>
     <w:rsid w:val="00CD3BEC"/>
     <w:rsid w:val="00CD6D08"/>
     <w:rsid w:val="00CE000A"/>
     <w:rsid w:val="00CE1C04"/>
     <w:rsid w:val="00CE227D"/>
     <w:rsid w:val="00CE281D"/>
     <w:rsid w:val="00CE3E64"/>
     <w:rsid w:val="00CE4721"/>
     <w:rsid w:val="00CE5A7E"/>
     <w:rsid w:val="00CE5BCB"/>
     <w:rsid w:val="00CE6571"/>
     <w:rsid w:val="00CE7BEF"/>
     <w:rsid w:val="00CF0EF6"/>
     <w:rsid w:val="00CF1382"/>
@@ -21434,50 +21208,51 @@
     <w:rsid w:val="00F24154"/>
     <w:rsid w:val="00F2481E"/>
     <w:rsid w:val="00F254E0"/>
     <w:rsid w:val="00F26A19"/>
     <w:rsid w:val="00F26C60"/>
     <w:rsid w:val="00F30AC9"/>
     <w:rsid w:val="00F31F0C"/>
     <w:rsid w:val="00F331C3"/>
     <w:rsid w:val="00F3357F"/>
     <w:rsid w:val="00F343BC"/>
     <w:rsid w:val="00F34726"/>
     <w:rsid w:val="00F35105"/>
     <w:rsid w:val="00F36B0A"/>
     <w:rsid w:val="00F41670"/>
     <w:rsid w:val="00F42105"/>
     <w:rsid w:val="00F42EBB"/>
     <w:rsid w:val="00F440B5"/>
     <w:rsid w:val="00F447C2"/>
     <w:rsid w:val="00F45253"/>
     <w:rsid w:val="00F47A6A"/>
     <w:rsid w:val="00F53E4B"/>
     <w:rsid w:val="00F5543F"/>
     <w:rsid w:val="00F575B6"/>
     <w:rsid w:val="00F605C7"/>
     <w:rsid w:val="00F63265"/>
+    <w:rsid w:val="00F636F2"/>
     <w:rsid w:val="00F64A25"/>
     <w:rsid w:val="00F665C6"/>
     <w:rsid w:val="00F671CC"/>
     <w:rsid w:val="00F67401"/>
     <w:rsid w:val="00F67DB3"/>
     <w:rsid w:val="00F70328"/>
     <w:rsid w:val="00F74650"/>
     <w:rsid w:val="00F80E4E"/>
     <w:rsid w:val="00F82A02"/>
     <w:rsid w:val="00F84265"/>
     <w:rsid w:val="00F9272F"/>
     <w:rsid w:val="00F9419C"/>
     <w:rsid w:val="00F94EF3"/>
     <w:rsid w:val="00F9797C"/>
     <w:rsid w:val="00FA4260"/>
     <w:rsid w:val="00FB14A7"/>
     <w:rsid w:val="00FB26F9"/>
     <w:rsid w:val="00FB2FB6"/>
     <w:rsid w:val="00FB5D38"/>
     <w:rsid w:val="00FB6171"/>
     <w:rsid w:val="00FB76BF"/>
     <w:rsid w:val="00FB7DE4"/>
     <w:rsid w:val="00FC106F"/>
     <w:rsid w:val="00FC14F4"/>
     <w:rsid w:val="00FC2E2B"/>
@@ -21491,53 +21266,53 @@
     <w:rsid w:val="00FE0211"/>
     <w:rsid w:val="00FE0450"/>
     <w:rsid w:val="00FE3D3D"/>
     <w:rsid w:val="00FE67DD"/>
     <w:rsid w:val="00FF070F"/>
     <w:rsid w:val="00FF2794"/>
     <w:rsid w:val="00FF6EF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="94209"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="210AE831"/>
   <w15:docId w15:val="{FFD92A01-6E34-4D75-805E-FCA38F07D211}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -23436,51 +23211,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135978277">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melinda.yost@dish.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheila.seidl@cellcom.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@TollFreeNumbers.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jramsay@naruc.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.hamrick@oracle.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerry.thompson@rci.rogers.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry.zheng@tpgsi.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvarigonda@numhub.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carrie.schock@zayo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cknight@iconectiv.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwood@iconectiv.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.kientz@team.neustar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dxmurphy@occemail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fweber@somos.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmersman@tcatel.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tami.zwicky@cellcom.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shannon@eztexting.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jack.aronson@masergy.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgupta@netnumber.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.maeda@state.or.us" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noreenr@cox.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kim.Isaacs@zayo.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.denemark@team.neustar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.fullerton@sinch.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blynott@telesmart.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelly.pedersen@twtelecom.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donna.peters@astound.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bassam.abon_attwan@bell.ca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.bowlin@dish.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdrake@iconectiv.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skoch@iconectiv.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dennis.rose@mossadams.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brad.bloomer@onstar.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.mullin@ringsquared.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rodger.mcnabb@clnpc.ca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.wharton@lumen.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.marino@team.neustar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v.vipin.kumar@oracle.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryan.bethea@sinch.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tfarquhar@somos.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkhafagy@tnsi.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.a.terry@windstream.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lespy@numhub.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rthompson@ccamobile.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheri.pressler@ftr.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtimmermann@iconectiv.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tpatton@netnumber.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gene.perez@verizon.net" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cathymcgouran@zayo.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cspears@gvnw.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terry.ford@masergy.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpc@ca.inter.net" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jtm@opastco.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.hayes@state.or.us" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cheryl.fullerton@sinch.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dgeriner@suncom.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noelle.mckinley@telus.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jamie.Sharpe@Vantagepnt.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeanne.Bell@zayo.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:be9630@att.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Matthew.peacock@bell.ca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:balexander@jsitel.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmalyar@telcordia.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anand.rathi@team.neustar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jill.guffey@team.neustar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kgreen@somos.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rob.brezina@sinch.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.holzer@gvtel.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:der@akkoy1.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.delgadorojas@lumen.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:npattabhi@metropcs.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:desiree.apodaca@ringcentral.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sean.finneran@verizon.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steve.Brock@Oracle.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gandrews@tnsi.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chr@cpuc.ca.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shutchinson@numhub.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.hanus@vantagepnt.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ktimko@iconectiv.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsampson@nhcgrp.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcstuff@q.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melinda.yost@dish.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheila.seidl@cellcom.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bill@TollFreeNumbers.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jramsay@naruc.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.maeda@state.or.us" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noreenr@cox.net" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelly.pedersen@twtelecom.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvarigonda@numhub.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carrie.schock@zayo.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cknight@iconectiv.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwood@iconectiv.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.marino@team.neustar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brad.bloomer@onstar.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tfarquhar@somos.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blynott@telesmart.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shutchinson@numhub.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tami.zwicky@cellcom.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shannon@eztexting.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.hanus@vantagepnt.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ktimko@iconectiv.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jack.aronson@masergy.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgupta@netnumber.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gene.perez@verizon.net" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.hayes@state.or.us" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryan.bethea@sinch.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dgeriner@suncom.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kim.Isaacs@zayo.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpc@ca.inter.net" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cheryl.fullerton@sinch.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noelle.mckinley@telus.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jamie.Sharpe@Vantagepnt.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donna.peters@astound.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bassam.abon_attwan@bell.ca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.bowlin@dish.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdrake@iconectiv.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skoch@iconectiv.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dennis.rose@mossadams.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jtm@opastco.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerry.thompson@rci.rogers.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rodger.mcnabb@clnpc.ca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.wharton@lumen.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jill.guffey@team.neustar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.hamrick@oracle.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rob.brezina@sinch.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kgreen@somos.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry.zheng@tpgsi.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lespy@numhub.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rthompson@ccamobile.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sheri.Pressler-White@verizon.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtimmermann@iconectiv.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anand.rathi@team.neustar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dxmurphy@occemail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cathymcgouran@zayo.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cspears@gvnw.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terry.ford@masergy.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.kientz@team.neustar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khurram.khurshid@oracle.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:desiree.apodaca@ringcentral.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fweber@somos.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmersman@tcatel.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gandrews@tnsi.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sean.finneran@verizon.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeanne.Bell@zayo.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:be9630@att.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Matthew.peacock@bell.ca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:balexander@jsitel.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmalyar@telcordia.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.denemark@team.neustar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsampson@nhcgrp.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcstuff@q.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.fullerton@sinch.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.holzer@gvtel.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:der@akkoy1.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.delgadorojas@lumen.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:npattabhi@metropcs.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joe.mullin@ringsquared.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.a.terry@windstream.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v.vipin.kumar@oracle.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkhafagy@tnsi.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chr@cpuc.ca.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23743,75 +23518,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32F99724-96BA-4C11-96CE-FA6E6AB82B0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1013</Words>
-  <Characters>14513</Characters>
+  <Words>2295</Words>
+  <Characters>13085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1209</Lines>
-  <Paragraphs>1035</Paragraphs>
+  <Lines>109</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LNP Technical and Operational Requirements Task Force_</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AT &amp; T</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14491</CharactersWithSpaces>
+  <CharactersWithSpaces>15350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="360" baseType="variant">
       <vt:variant>
         <vt:i4>2949214</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>177</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:traci.brunner@windstream.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063324</vt:i4>
       </vt:variant>
       <vt:variant>