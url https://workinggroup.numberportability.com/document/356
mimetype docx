--- v7 (2026-09-03)
+++ v8 (2026-09-23)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="pptx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4FF7138E" w14:textId="77777777" w:rsidR="00426956" w:rsidRDefault="00426956">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54B6014E" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="655CFB8E" w14:textId="77777777" w:rsidR="000509A4" w:rsidRDefault="000509A4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B2B57D8" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D5CA78" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
@@ -94,125 +96,134 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>NPAC SMS FUNCTIONALITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2755A7" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620DCDA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469714F3" w14:textId="6A3308B4" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
+    <w:p w14:paraId="469714F3" w14:textId="13050E59" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev: </w:t>
       </w:r>
       <w:r w:rsidR="008C5E73">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="000D39B8">
+      <w:r w:rsidR="00895F59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00627034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000D39B8">
+      <w:r w:rsidR="00895F59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve">August </w:t>
+        <w:t>September</w:t>
       </w:r>
-      <w:r w:rsidR="006F4A39">
+      <w:r w:rsidR="000D39B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D39B8">
+      <w:r w:rsidR="006F4A39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00895F59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
@@ -2138,64 +2149,67 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75F2AC3B" w14:textId="35EB05F5" w:rsidR="00535ACD" w:rsidRDefault="00661AE2" w:rsidP="002C5F17">
             <w:hyperlink w:anchor="CO572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>CO572</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5F17" w:rsidRPr="00F4003B" w14:paraId="65408458" w14:textId="77777777" w:rsidTr="007F60E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13CBC682" w14:textId="48B260A8" w:rsidR="002C5F17" w:rsidRDefault="00DB575F" w:rsidP="002C5F17">
+          <w:p w14:paraId="13CBC682" w14:textId="44041E76" w:rsidR="002C5F17" w:rsidRDefault="00DB575F" w:rsidP="002C5F17">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">R5.4 – </w:t>
             </w:r>
+            <w:r w:rsidR="00E44056">
+              <w:t>2/7/</w:t>
+            </w:r>
             <w:r w:rsidR="002E6744">
-              <w:t>1Q ‘27</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B8B1BA8" w14:textId="2ACC44B1" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
@@ -2269,70 +2283,70 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="792A425B" w14:textId="7DBD71A7" w:rsidR="002C5F17" w:rsidRDefault="00BB35EB" w:rsidP="002C5F17">
             <w:hyperlink w:anchor="CO570" w:history="1">
               <w:r w:rsidRPr="00BB35EB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>CO570</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F60E6" w:rsidRPr="00F4003B" w14:paraId="47858A3D" w14:textId="77777777" w:rsidTr="007F60E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2975D4F2" w14:textId="55A7409C" w:rsidR="007F60E6" w:rsidRPr="00F4003B" w:rsidRDefault="00DB575F" w:rsidP="0065588A">
+          <w:p w14:paraId="2975D4F2" w14:textId="6D115C32" w:rsidR="007F60E6" w:rsidRPr="00F4003B" w:rsidRDefault="00DB575F" w:rsidP="0065588A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">R5.4 </w:t>
             </w:r>
             <w:r w:rsidR="002E6744">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002E6744">
-              <w:t>1Q ‘</w:t>
+            <w:r w:rsidR="00E44056">
+              <w:t>2/7/</w:t>
             </w:r>
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="287701FC" w14:textId="11DBE4E0" w:rsidR="007F60E6" w:rsidRDefault="007F60E6" w:rsidP="0065588A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3391,69 +3405,89 @@
             </w:r>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F11D3E5" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:bookmarkStart w:id="3" w:name="_CO_573"/>
           <w:bookmarkEnd w:id="3"/>
           <w:p w14:paraId="55DC580D" w14:textId="2E420CF8" w:rsidR="00036A7A" w:rsidRPr="002C5F17" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="12" w:right="-88"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00783216">
+            <w:r w:rsidR="00783216" w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
               <w:instrText>HYPERLINK "https://workinggroup.numberportability.com/documents/co-573"</w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003C5E2A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>CO 57</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012ACA09" w14:textId="15B19615" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accepted</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3885,74 +3919,319 @@
           <w:p w14:paraId="0E481CFF" w14:textId="77777777" w:rsidR="007A6292" w:rsidRPr="007A6292" w:rsidRDefault="007A6292" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="786"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6292">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Further discussion at NPIF is required</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6195708B" w14:textId="7F8D0B78" w:rsidR="007A6292" w:rsidRPr="007A6292" w:rsidRDefault="007A6292" w:rsidP="006E33F4">
+          <w:p w14:paraId="6D4B67C1" w14:textId="77777777" w:rsidR="007A6292" w:rsidRDefault="007A6292" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="331"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6292">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>New AI – LNPA to create a slide outlining the SPID Migration issue related to CO 573</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD2934E" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31176303" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08/05/26 NPI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>F Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141B8B4D" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>06032026-03 – SPs and vendors to review the proposed changes to CO 573</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FBBCAFB" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>There was no additional feedback on the changes proposed in CO 573</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6267005C" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This AI is now closed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2485A8F5" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>07012026-03 – LNPA to create a slide outlining the SPID Migration issue related to CO 573</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AF892F" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matt T. (LNPA) reviewed a PowerPoint that addresses the challenges with implementing this CO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="072EA32C" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44056">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1500" w:dyaOrig="981" w14:anchorId="6C910FE4">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75pt;height:49pt" o:ole="">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1850368076" r:id="rId9"/>
+              </w:object>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23369352" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This AI is now closed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FBE7D70" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>CMA to send PowerPoint to NPIF distribution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6195708B" w14:textId="49DF2AEC" w:rsidR="000A7D06" w:rsidRPr="000A7D06" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="335"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9705C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>New AI – SPs and vendors to review the additional information regarding SPID Migration impacts for CO 573 that was provided by the LNPA at the August 5, 2026, meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D0B63F5" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="000A27F0" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79067CAD" w14:textId="51DB8895" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -4034,50 +4313,51 @@
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00535ACD" w:rsidRPr="000A27F0" w14:paraId="444A5FEB" w14:textId="77777777" w:rsidTr="001237E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E4C9D17" w14:textId="061EE011" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="CO572"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CO 572</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C337497" w14:textId="0B916825" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10x People/iconectiv</w:t>
             </w:r>
           </w:p>
@@ -4162,92 +4442,91 @@
           </w:p>
           <w:p w14:paraId="0A1FC02A" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See also PIM 155.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F177F16" w14:textId="77777777" w:rsidR="00661AE2" w:rsidRDefault="00661AE2" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0795AB53" w14:textId="3305C836" w:rsidR="00661AE2" w:rsidRPr="00535ACD" w:rsidRDefault="00661AE2" w:rsidP="000D1299">
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="003C5E2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CO 57</w:t>
               </w:r>
               <w:r w:rsidR="009663CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13DA3A8A" w14:textId="6F380895" w:rsidR="00535ACD" w:rsidRDefault="007809F3" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Approved SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B13253" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02/04/26 NPIF Meeting</w:t>
@@ -4324,51 +4603,50 @@
               </w:rPr>
               <w:t>Matt T. (LNPA) – This would work for Pooled SVs that are in the NPAC.  In prior meetings we had discussed building a Create/Activate feature regardless of the status of the pool block.  Consensus was reached to go forward with only this specific functionality</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6446F75E" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">An SP asked what would happen if this SV </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pending </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
@@ -4389,51 +4667,61 @@
               </w:rPr>
               <w:t xml:space="preserve"> part of a SPID Migration?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="118CBCE6" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The TN in question so the Modify Request of this Pooled TN would happen immediately.  The SV will not be pending at all.  The status would go from Sending to Active immediately</w:t>
+              <w:t xml:space="preserve">The TN in question so the Modify Request of this Pooled TN would happen immediately.  The SV will not be pending at all.  The status would go from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sending to Active immediately</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F377EAC" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consensus was reached to accept this CO</w:t>
             </w:r>
@@ -4586,100 +4874,93 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LNPA – This flow is very different than others and we want to ensure that it would be utilized. LNPA asked what the adoption level is for this CO?  How many customers are requesting this?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53B82160" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00ED43C9" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="696"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED43C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">John N. (10x People) – There are multiple customers that are requesting this new </w:t>
-[...7 lines deleted...]
-              <w:t>functionality and would utilize this feature.  The CO has everything that the originator is requesting</w:t>
+              <w:t>John N. (10x People) – There are multiple customers that are requesting this new functionality and would utilize this feature.  The CO has everything that the originator is requesting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59E55357" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00ED43C9" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED43C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no objections to change this CO to Requested status </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="183E6A69" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED43C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CMA to update CO Summary – Open COs and change status on website</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32E1204D" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="004801F9" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73175">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>New AI – NPIF co-chairs to ask NAPM LLC to request an SOW from the vendor for CO 572</w:t>
@@ -4959,91 +5240,98 @@
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:t>Business Need:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A520ECA" w14:textId="20698785" w:rsidR="002C5F17" w:rsidRPr="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Although the SPID Migration Quota – All regions tunable was increased from 25 to 49 migrations/week in March 2025, Service Providers are scheduling more SPID Migrations than desired across available SPID migration windows to stay under the current maximum SV record count of 500,000 per region, as defined by the regional SPID Migration Quota – SVs tunable. This spreading out of SPID Migrations caused by the current SPID Migration SV quota causes additional workload on teams to manage and coordinate migration activities, including the HD, the SP’s System Engineers, TN/Code Admins, PMs, LNP </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>PortIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PortOut</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> teams, and the SP’s network providers. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="590E1FF1" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRPr="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SPID Migration Quota – SVs tunable currently defines the maximum number of SVs within a region for a given SPID Migration maintenance window, but the SV/NPB records that may be migrated by the NPAC SMS can differ from the records migrated by a local system. Local systems manage SV records for non-pool SVs (LNP Type of LSPP and LISP) </w:t>
+              <w:t xml:space="preserve">The SPID Migration Quota – SVs tunable currently defines the maximum number of SVs within a region for a given SPID Migration maintenance window, but the SV/NPB records that may be migrated by the NPAC SMS can differ from the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F17">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">records migrated by a local system. Local systems manage SV records for non-pool SVs (LNP Type of LSPP and LISP) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and also</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> manage NPB records. Since pool SVs (LNP Type of Pool) are not sent to or maintained by local systems, including pool SVs in SPID migration quotas can limit the overall number of local system records that can be updated in weekly SPID migrations. In contrast, the NPAC SMS does maintain pool SV records in addition to the non-pool SV and NPB records managed by local systems, so the quantity of pool SVs that need to be updated during a SPID migration continues to be a consideration for the LNPA.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DEC421C" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRPr="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -5065,51 +5353,51 @@
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See also PIM 156.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="495B58D6" w14:textId="77777777" w:rsidR="008279A1" w:rsidRDefault="008279A1" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F73588A" w14:textId="204EDEAE" w:rsidR="008279A1" w:rsidRPr="008279A1" w:rsidRDefault="008279A1" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="003C5E2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CO 5</w:t>
               </w:r>
               <w:r w:rsidR="003C5E2A" w:rsidRPr="003C5E2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5263,51 +5551,50 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16741002" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>09/10/2025 NPIF Meeting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6174CF55" w14:textId="7394D6BF" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08062025-06 – LNPA to investigate what SVs are included in the post-migration report</w:t>
@@ -5338,50 +5625,51 @@
               <w:t>Matt T. (iconectiv) reviewed the updates to CO 570</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D354E0" w14:textId="381BDB02" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="696"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Consensus was reached on proposed updates to CO 570</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="246C1FD8" w14:textId="4A2A0A4B" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consensus was reached to move this CO to requested status</w:t>
@@ -5666,51 +5954,50 @@
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F60E6" w:rsidRPr="000A27F0" w14:paraId="259EC02A" w14:textId="77777777" w:rsidTr="001237E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2225B363" w14:textId="6FDB2B82" w:rsidR="007F60E6" w:rsidRPr="00181B18" w:rsidRDefault="007F60E6" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="CO567"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CO 567</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5FA892" w14:textId="58A1187C" w:rsidR="007F60E6" w:rsidRDefault="007F60E6" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iconectiv</w:t>
             </w:r>
           </w:p>
@@ -5781,128 +6068,137 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F60E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Need:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72CC1546" w14:textId="28629473" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Currently, though NPBs having a pseudo-LRN (LRN = 000-000-0000) and the associated NPA-NXX-Xs are migrated when the NPA-NXX of the NPB exists in the NPA-NXX Selection Input Criteria SPID Migration Update Request Files (SIC-SMURF file), some local systems are only migrating the NPA-NXX-Xs that exist in the NPA-NXX-X SIC-SMURF file, which would not be the case for pseudo-LRN NPBs. For thousands-blocks, in addition to migrating a pseudo-LRN NPB object based on its NPA-NXX being included in the NPA-NXX SIC-SMURF file, the associated NPA-NXX-X object is migrated as well, since the two objects must be kept in sync. Additionally, there may be occasions an NPA-NXX-X that indicates it is a pseudo-LRN block is migrated by the NPAC, but the NPB does not exist. In these cases</w:t>
+              <w:t xml:space="preserve">Currently, though NPBs having a pseudo-LRN (LRN = 000-000-0000) and the associated NPA-NXX-Xs are migrated when the NPA-NXX of the NPB exists in the NPA-NXX Selection Input Criteria SPID Migration Update Request Files </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028702B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(SIC-SMURF file), some local systems are only migrating the NPA-NXX-Xs that exist in the NPA-NXX-X SIC-SMURF file, which would not be the case for pseudo-LRN NPBs. For thousands-blocks, in addition to migrating a pseudo-LRN NPB object based on its NPA-NXX being included in the NPA-NXX SIC-SMURF file, the associated NPA-NXX-X object is migrated as well, since the two objects must be kept in sync. Additionally, there may be occasions an NPA-NXX-X that indicates it is a pseudo-LRN block is migrated by the NPAC, but the NPB does not exist. In these cases</w:t>
             </w:r>
             <w:r w:rsidR="004453B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the local system does not have a way to determine that the -X is related to a pseudo-LRN NPB, and should be migrated in the SOA/LSMS, because the -X download sent to the SOAs/LSMSs does not include a pseudo-LRN indicator. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56ED386A" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Because some local systems may not migrate -X objects for a pseudo-LRN block, consensus was reached during the discussion of PIM 154 that a new pseudo-LRN NPA-NXX-X SIC-SMURF file is needed. See also PIM 154.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EAF82D8" w14:textId="77777777" w:rsidR="0028702B" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F609365" w14:textId="399E22D9" w:rsidR="0028702B" w:rsidRPr="007F60E6" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CO 567</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0703371A" w14:textId="1AA4035F" w:rsidR="007F60E6" w:rsidRDefault="00D95129" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Approved </w:t>
             </w:r>
             <w:r w:rsidR="006F23B1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="623858B4" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="00C753E3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5969,50 +6265,51 @@
           </w:p>
           <w:p w14:paraId="7CE9C6C4" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="342"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Draft CO was discussed, accepted and assigned # 567</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="697C44C2" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="004928CA" w:rsidRDefault="0028702B" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="342"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
@@ -6238,51 +6535,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="216596C5" w14:textId="5DD5CC66" w:rsidR="006F23B1" w:rsidRPr="004801F9" w:rsidRDefault="004801F9" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004801F9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>This CO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004801F9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>will be implemented in R5.4 which is targeted for 1Q ‘27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
@@ -6378,78 +6674,78 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>OPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26C52AA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRPr="000A27F0" w:rsidRDefault="001635C0" w:rsidP="003E2178">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="CO556"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:sectPr w:rsidR="001635C0" w:rsidRPr="000A27F0" w:rsidSect="000A42F5">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="540" w:left="720" w:header="720" w:footer="379" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B439D73" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13">
+    <w:p w14:paraId="7F8BC3C9" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7115B1BE" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13">
+    <w:p w14:paraId="2FF5E713" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B0890E3" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13"/>
+    <w:p w14:paraId="4F9602D3" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6508,52 +6804,52 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36FAF775" w14:textId="34785FE2" w:rsidR="0072510C" w:rsidRDefault="0072510C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36FAF775" w14:textId="22924AED" w:rsidR="0072510C" w:rsidRDefault="0072510C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NPIF – Number Portability Industry Forum</w:t>
     </w:r>
     <w:r>
@@ -6608,158 +6904,158 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="000D39B8">
+    <w:r w:rsidR="00895F59">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="009D2AE9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="000D39B8">
+    <w:r w:rsidR="00895F59">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>August</w:t>
+      <w:t>September</w:t>
     </w:r>
     <w:r w:rsidR="00652E2D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006F4A39">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="000D39B8">
+    <w:r w:rsidR="00895F59">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AA887F0" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13">
+    <w:p w14:paraId="7419F224" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BA4E30B" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13">
+    <w:p w14:paraId="081B425C" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26DED8CF" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13"/>
+    <w:p w14:paraId="1E8AB964" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001540BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6748A7AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6979,50 +7275,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A383199"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED742962"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AD3753B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61963518"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7091,51 +7500,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B800B3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16F4CF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7240,51 +7649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E8B3792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBFCC682"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7334,51 +7743,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="369C33BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3138907E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7447,51 +7856,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4731668D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7BEDC22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7560,51 +7969,503 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48326C14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9BAE300"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517A0812"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9388670E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59BE0C84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9696668C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="617640A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5860EB3C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62191396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4BC42F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7673,51 +8534,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B3065EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B62EA020"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7786,51 +8647,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768E658C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBC81840"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7899,51 +8760,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79C975ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="933291C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8016,78 +8877,93 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1085145739">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1193108399">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="558396970">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1177840716">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1524635323">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="282151836">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="981545831">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="589656366">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="580799689">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1548830350">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1637681428">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1808933818">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="368190111">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1929188354">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1524635323">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="15" w16cid:durableId="99765855">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="282151836">
-[...11 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1548830350">
+  <w:num w:numId="16" w16cid:durableId="1751849597">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -8195,50 +9071,51 @@
     <w:rsid w:val="00084751"/>
     <w:rsid w:val="00085861"/>
     <w:rsid w:val="000858DA"/>
     <w:rsid w:val="00086C94"/>
     <w:rsid w:val="00087E7A"/>
     <w:rsid w:val="0009032E"/>
     <w:rsid w:val="000905F5"/>
     <w:rsid w:val="0009097D"/>
     <w:rsid w:val="00091F03"/>
     <w:rsid w:val="00092885"/>
     <w:rsid w:val="00092928"/>
     <w:rsid w:val="00092C72"/>
     <w:rsid w:val="000945A4"/>
     <w:rsid w:val="000958C4"/>
     <w:rsid w:val="00097C13"/>
     <w:rsid w:val="00097EAF"/>
     <w:rsid w:val="000A27F0"/>
     <w:rsid w:val="000A2E44"/>
     <w:rsid w:val="000A3BCC"/>
     <w:rsid w:val="000A42F5"/>
     <w:rsid w:val="000A46B6"/>
     <w:rsid w:val="000A56C6"/>
     <w:rsid w:val="000A59CE"/>
     <w:rsid w:val="000A7229"/>
     <w:rsid w:val="000A783D"/>
+    <w:rsid w:val="000A7D06"/>
     <w:rsid w:val="000B1262"/>
     <w:rsid w:val="000B1A75"/>
     <w:rsid w:val="000B1F46"/>
     <w:rsid w:val="000B2AED"/>
     <w:rsid w:val="000B38D6"/>
     <w:rsid w:val="000B40F1"/>
     <w:rsid w:val="000B4240"/>
     <w:rsid w:val="000B4DA9"/>
     <w:rsid w:val="000B519D"/>
     <w:rsid w:val="000B58F9"/>
     <w:rsid w:val="000B5BB3"/>
     <w:rsid w:val="000B6FA1"/>
     <w:rsid w:val="000B7F13"/>
     <w:rsid w:val="000C0373"/>
     <w:rsid w:val="000C0386"/>
     <w:rsid w:val="000C1ABE"/>
     <w:rsid w:val="000C20DE"/>
     <w:rsid w:val="000C2F63"/>
     <w:rsid w:val="000C4182"/>
     <w:rsid w:val="000C42F2"/>
     <w:rsid w:val="000C4C06"/>
     <w:rsid w:val="000C532B"/>
     <w:rsid w:val="000C5726"/>
     <w:rsid w:val="000D04ED"/>
     <w:rsid w:val="000D1299"/>
@@ -8616,50 +9493,51 @@
     <w:rsid w:val="002D3E32"/>
     <w:rsid w:val="002D4298"/>
     <w:rsid w:val="002D4346"/>
     <w:rsid w:val="002D44F1"/>
     <w:rsid w:val="002D4564"/>
     <w:rsid w:val="002D487C"/>
     <w:rsid w:val="002D4BEF"/>
     <w:rsid w:val="002D4F20"/>
     <w:rsid w:val="002D644D"/>
     <w:rsid w:val="002D6660"/>
     <w:rsid w:val="002D6E24"/>
     <w:rsid w:val="002D6ED4"/>
     <w:rsid w:val="002E0773"/>
     <w:rsid w:val="002E07DF"/>
     <w:rsid w:val="002E09C6"/>
     <w:rsid w:val="002E0B3F"/>
     <w:rsid w:val="002E0E47"/>
     <w:rsid w:val="002E128A"/>
     <w:rsid w:val="002E14DF"/>
     <w:rsid w:val="002E23B9"/>
     <w:rsid w:val="002E27B2"/>
     <w:rsid w:val="002E2B26"/>
     <w:rsid w:val="002E4328"/>
     <w:rsid w:val="002E5722"/>
     <w:rsid w:val="002E624B"/>
+    <w:rsid w:val="002E6370"/>
     <w:rsid w:val="002E651E"/>
     <w:rsid w:val="002E6744"/>
     <w:rsid w:val="002E6831"/>
     <w:rsid w:val="002E6E7B"/>
     <w:rsid w:val="002E7E89"/>
     <w:rsid w:val="002E7F5D"/>
     <w:rsid w:val="002F09DB"/>
     <w:rsid w:val="002F0E3F"/>
     <w:rsid w:val="002F1874"/>
     <w:rsid w:val="002F1DD2"/>
     <w:rsid w:val="002F2491"/>
     <w:rsid w:val="002F2CCF"/>
     <w:rsid w:val="002F435F"/>
     <w:rsid w:val="002F4584"/>
     <w:rsid w:val="002F459A"/>
     <w:rsid w:val="002F543F"/>
     <w:rsid w:val="002F5B89"/>
     <w:rsid w:val="002F6209"/>
     <w:rsid w:val="002F6EC2"/>
     <w:rsid w:val="002F70ED"/>
     <w:rsid w:val="002F73DC"/>
     <w:rsid w:val="002F7D95"/>
     <w:rsid w:val="003003F8"/>
     <w:rsid w:val="003004C8"/>
     <w:rsid w:val="00300C71"/>
@@ -8900,50 +9778,51 @@
     <w:rsid w:val="004760E0"/>
     <w:rsid w:val="004760FD"/>
     <w:rsid w:val="00476C04"/>
     <w:rsid w:val="004801F9"/>
     <w:rsid w:val="00481D8E"/>
     <w:rsid w:val="004826C2"/>
     <w:rsid w:val="00482DD6"/>
     <w:rsid w:val="004831DA"/>
     <w:rsid w:val="004832F1"/>
     <w:rsid w:val="0048372C"/>
     <w:rsid w:val="00483DDB"/>
     <w:rsid w:val="004843C0"/>
     <w:rsid w:val="00484B4B"/>
     <w:rsid w:val="00484F07"/>
     <w:rsid w:val="0048549D"/>
     <w:rsid w:val="004865A4"/>
     <w:rsid w:val="00486851"/>
     <w:rsid w:val="00486DB7"/>
     <w:rsid w:val="004872DF"/>
     <w:rsid w:val="00487ADC"/>
     <w:rsid w:val="00491482"/>
     <w:rsid w:val="00491A64"/>
     <w:rsid w:val="0049279F"/>
     <w:rsid w:val="004928CA"/>
     <w:rsid w:val="00493FF7"/>
+    <w:rsid w:val="004942B5"/>
     <w:rsid w:val="0049549D"/>
     <w:rsid w:val="00496148"/>
     <w:rsid w:val="004962E4"/>
     <w:rsid w:val="00496DFF"/>
     <w:rsid w:val="004A0B7B"/>
     <w:rsid w:val="004A104A"/>
     <w:rsid w:val="004A10BB"/>
     <w:rsid w:val="004A2B47"/>
     <w:rsid w:val="004A2FE0"/>
     <w:rsid w:val="004A33C8"/>
     <w:rsid w:val="004A36F7"/>
     <w:rsid w:val="004A383C"/>
     <w:rsid w:val="004A3C2F"/>
     <w:rsid w:val="004A4AD3"/>
     <w:rsid w:val="004A520C"/>
     <w:rsid w:val="004A578D"/>
     <w:rsid w:val="004A6949"/>
     <w:rsid w:val="004B0A10"/>
     <w:rsid w:val="004B0F4D"/>
     <w:rsid w:val="004B1A2C"/>
     <w:rsid w:val="004B2EB1"/>
     <w:rsid w:val="004B322D"/>
     <w:rsid w:val="004B488D"/>
     <w:rsid w:val="004B4D89"/>
     <w:rsid w:val="004B5DE2"/>
@@ -9016,50 +9895,51 @@
     <w:rsid w:val="0052661C"/>
     <w:rsid w:val="005279CF"/>
     <w:rsid w:val="00530135"/>
     <w:rsid w:val="005313D3"/>
     <w:rsid w:val="0053141F"/>
     <w:rsid w:val="00532792"/>
     <w:rsid w:val="005330BE"/>
     <w:rsid w:val="00533959"/>
     <w:rsid w:val="00534608"/>
     <w:rsid w:val="00534720"/>
     <w:rsid w:val="00534ED7"/>
     <w:rsid w:val="00535118"/>
     <w:rsid w:val="00535ACD"/>
     <w:rsid w:val="0053607B"/>
     <w:rsid w:val="0053673C"/>
     <w:rsid w:val="00537756"/>
     <w:rsid w:val="00537836"/>
     <w:rsid w:val="00540257"/>
     <w:rsid w:val="005407D1"/>
     <w:rsid w:val="00541402"/>
     <w:rsid w:val="005429E5"/>
     <w:rsid w:val="00542E51"/>
     <w:rsid w:val="00544B3A"/>
     <w:rsid w:val="005458B8"/>
     <w:rsid w:val="00545AE1"/>
+    <w:rsid w:val="005462F1"/>
     <w:rsid w:val="0054704B"/>
     <w:rsid w:val="005475CC"/>
     <w:rsid w:val="00547F82"/>
     <w:rsid w:val="0055028C"/>
     <w:rsid w:val="00550675"/>
     <w:rsid w:val="00550D28"/>
     <w:rsid w:val="00550E62"/>
     <w:rsid w:val="00551652"/>
     <w:rsid w:val="00551F0C"/>
     <w:rsid w:val="005542BE"/>
     <w:rsid w:val="00554514"/>
     <w:rsid w:val="00554741"/>
     <w:rsid w:val="00555AAD"/>
     <w:rsid w:val="00556294"/>
     <w:rsid w:val="00556394"/>
     <w:rsid w:val="0055656E"/>
     <w:rsid w:val="00557422"/>
     <w:rsid w:val="0055776F"/>
     <w:rsid w:val="00557C04"/>
     <w:rsid w:val="00557F7D"/>
     <w:rsid w:val="00561B7D"/>
     <w:rsid w:val="00562018"/>
     <w:rsid w:val="0056319D"/>
     <w:rsid w:val="005643D8"/>
     <w:rsid w:val="00564CE1"/>
@@ -9071,50 +9951,51 @@
     <w:rsid w:val="005751E1"/>
     <w:rsid w:val="00575A01"/>
     <w:rsid w:val="00575B48"/>
     <w:rsid w:val="00576FC0"/>
     <w:rsid w:val="0057716D"/>
     <w:rsid w:val="0058023A"/>
     <w:rsid w:val="00580F63"/>
     <w:rsid w:val="00581502"/>
     <w:rsid w:val="00581B13"/>
     <w:rsid w:val="00584B63"/>
     <w:rsid w:val="00585607"/>
     <w:rsid w:val="00585D16"/>
     <w:rsid w:val="005860EB"/>
     <w:rsid w:val="00586865"/>
     <w:rsid w:val="00587200"/>
     <w:rsid w:val="00590C8A"/>
     <w:rsid w:val="005929E0"/>
     <w:rsid w:val="00594DBE"/>
     <w:rsid w:val="00596379"/>
     <w:rsid w:val="00596660"/>
     <w:rsid w:val="005966FD"/>
     <w:rsid w:val="00596F4E"/>
     <w:rsid w:val="0059752A"/>
     <w:rsid w:val="005A0391"/>
     <w:rsid w:val="005A105A"/>
+    <w:rsid w:val="005A2800"/>
     <w:rsid w:val="005A33C5"/>
     <w:rsid w:val="005A38E1"/>
     <w:rsid w:val="005A3CEB"/>
     <w:rsid w:val="005A58E4"/>
     <w:rsid w:val="005A7987"/>
     <w:rsid w:val="005B0649"/>
     <w:rsid w:val="005B1B76"/>
     <w:rsid w:val="005B2D23"/>
     <w:rsid w:val="005B4772"/>
     <w:rsid w:val="005B478F"/>
     <w:rsid w:val="005B4D36"/>
     <w:rsid w:val="005B4D53"/>
     <w:rsid w:val="005B4EBF"/>
     <w:rsid w:val="005B5061"/>
     <w:rsid w:val="005B5266"/>
     <w:rsid w:val="005B5286"/>
     <w:rsid w:val="005B6CB6"/>
     <w:rsid w:val="005B732D"/>
     <w:rsid w:val="005B7911"/>
     <w:rsid w:val="005C02C7"/>
     <w:rsid w:val="005C1DE0"/>
     <w:rsid w:val="005C6F81"/>
     <w:rsid w:val="005D0682"/>
     <w:rsid w:val="005D12C5"/>
     <w:rsid w:val="005D1B4C"/>
@@ -9505,118 +10386,121 @@
     <w:rsid w:val="008357AE"/>
     <w:rsid w:val="0083591B"/>
     <w:rsid w:val="008360F0"/>
     <w:rsid w:val="008362F6"/>
     <w:rsid w:val="00843D64"/>
     <w:rsid w:val="0084449A"/>
     <w:rsid w:val="00844892"/>
     <w:rsid w:val="008470BC"/>
     <w:rsid w:val="00847610"/>
     <w:rsid w:val="00847C5F"/>
     <w:rsid w:val="00847F67"/>
     <w:rsid w:val="00850CD7"/>
     <w:rsid w:val="008510A8"/>
     <w:rsid w:val="0085174C"/>
     <w:rsid w:val="008518AF"/>
     <w:rsid w:val="00851E5A"/>
     <w:rsid w:val="008526AA"/>
     <w:rsid w:val="00852DFF"/>
     <w:rsid w:val="008533E4"/>
     <w:rsid w:val="0085478D"/>
     <w:rsid w:val="00856CE8"/>
     <w:rsid w:val="0086027E"/>
     <w:rsid w:val="00862F0B"/>
     <w:rsid w:val="008633FD"/>
     <w:rsid w:val="00863D1D"/>
+    <w:rsid w:val="00864F68"/>
     <w:rsid w:val="00865164"/>
     <w:rsid w:val="00865685"/>
     <w:rsid w:val="008667A7"/>
     <w:rsid w:val="00866CAC"/>
     <w:rsid w:val="00867EB9"/>
     <w:rsid w:val="008701ED"/>
     <w:rsid w:val="00870312"/>
     <w:rsid w:val="0087254B"/>
     <w:rsid w:val="00873870"/>
     <w:rsid w:val="00873CF8"/>
     <w:rsid w:val="00875EAF"/>
     <w:rsid w:val="00876924"/>
     <w:rsid w:val="00876DF1"/>
     <w:rsid w:val="008773FE"/>
     <w:rsid w:val="00880F34"/>
     <w:rsid w:val="008820F3"/>
     <w:rsid w:val="00882348"/>
     <w:rsid w:val="0088307E"/>
     <w:rsid w:val="008831DB"/>
     <w:rsid w:val="00883951"/>
     <w:rsid w:val="00883A70"/>
     <w:rsid w:val="008849E0"/>
     <w:rsid w:val="008856AD"/>
     <w:rsid w:val="0088596C"/>
     <w:rsid w:val="00885BFD"/>
     <w:rsid w:val="008863FA"/>
     <w:rsid w:val="00890FE7"/>
     <w:rsid w:val="008910B2"/>
     <w:rsid w:val="00891263"/>
     <w:rsid w:val="00893683"/>
     <w:rsid w:val="008938D6"/>
     <w:rsid w:val="00895793"/>
     <w:rsid w:val="008957AF"/>
     <w:rsid w:val="00895EA1"/>
+    <w:rsid w:val="00895F59"/>
     <w:rsid w:val="008966A7"/>
     <w:rsid w:val="00896E83"/>
     <w:rsid w:val="008975B3"/>
     <w:rsid w:val="008A0C48"/>
     <w:rsid w:val="008A25E7"/>
     <w:rsid w:val="008A274E"/>
     <w:rsid w:val="008A2FA2"/>
     <w:rsid w:val="008A48B3"/>
     <w:rsid w:val="008A713C"/>
     <w:rsid w:val="008A7539"/>
     <w:rsid w:val="008B00D8"/>
     <w:rsid w:val="008B0520"/>
     <w:rsid w:val="008B13F9"/>
     <w:rsid w:val="008B1839"/>
     <w:rsid w:val="008B3F12"/>
     <w:rsid w:val="008B4273"/>
     <w:rsid w:val="008B474A"/>
     <w:rsid w:val="008B554E"/>
     <w:rsid w:val="008B60FF"/>
     <w:rsid w:val="008B710A"/>
     <w:rsid w:val="008B712D"/>
     <w:rsid w:val="008C0A52"/>
     <w:rsid w:val="008C1A3B"/>
     <w:rsid w:val="008C1BEB"/>
     <w:rsid w:val="008C2AEC"/>
     <w:rsid w:val="008C3AA8"/>
     <w:rsid w:val="008C45BC"/>
     <w:rsid w:val="008C4E23"/>
     <w:rsid w:val="008C5268"/>
     <w:rsid w:val="008C5E73"/>
     <w:rsid w:val="008D0382"/>
     <w:rsid w:val="008D25C6"/>
     <w:rsid w:val="008D4379"/>
     <w:rsid w:val="008D66DA"/>
+    <w:rsid w:val="008D692F"/>
     <w:rsid w:val="008D7470"/>
     <w:rsid w:val="008E0174"/>
     <w:rsid w:val="008E01B6"/>
     <w:rsid w:val="008E1275"/>
     <w:rsid w:val="008E1553"/>
     <w:rsid w:val="008E1F87"/>
     <w:rsid w:val="008E346E"/>
     <w:rsid w:val="008E3ED5"/>
     <w:rsid w:val="008E4020"/>
     <w:rsid w:val="008E492B"/>
     <w:rsid w:val="008E5C91"/>
     <w:rsid w:val="008E64B6"/>
     <w:rsid w:val="008E68FA"/>
     <w:rsid w:val="008E6B3F"/>
     <w:rsid w:val="008E75DB"/>
     <w:rsid w:val="008F0A97"/>
     <w:rsid w:val="008F1609"/>
     <w:rsid w:val="008F3D0E"/>
     <w:rsid w:val="008F3FD5"/>
     <w:rsid w:val="008F40EE"/>
     <w:rsid w:val="008F6806"/>
     <w:rsid w:val="008F68CD"/>
     <w:rsid w:val="008F6AF1"/>
     <w:rsid w:val="008F79A3"/>
     <w:rsid w:val="00900148"/>
@@ -9860,50 +10744,51 @@
     <w:rsid w:val="00A66EC7"/>
     <w:rsid w:val="00A67128"/>
     <w:rsid w:val="00A67649"/>
     <w:rsid w:val="00A6777B"/>
     <w:rsid w:val="00A67927"/>
     <w:rsid w:val="00A7026F"/>
     <w:rsid w:val="00A70746"/>
     <w:rsid w:val="00A7084A"/>
     <w:rsid w:val="00A71F78"/>
     <w:rsid w:val="00A739DD"/>
     <w:rsid w:val="00A74B7D"/>
     <w:rsid w:val="00A81352"/>
     <w:rsid w:val="00A8164E"/>
     <w:rsid w:val="00A81D38"/>
     <w:rsid w:val="00A82DF2"/>
     <w:rsid w:val="00A8373C"/>
     <w:rsid w:val="00A83B5D"/>
     <w:rsid w:val="00A844D4"/>
     <w:rsid w:val="00A851C3"/>
     <w:rsid w:val="00A90933"/>
     <w:rsid w:val="00A92F53"/>
     <w:rsid w:val="00A93917"/>
     <w:rsid w:val="00A9455F"/>
     <w:rsid w:val="00A95C55"/>
     <w:rsid w:val="00A96FDD"/>
+    <w:rsid w:val="00A9705C"/>
     <w:rsid w:val="00A971BB"/>
     <w:rsid w:val="00A9742F"/>
     <w:rsid w:val="00A97ED9"/>
     <w:rsid w:val="00AA0058"/>
     <w:rsid w:val="00AA0089"/>
     <w:rsid w:val="00AA01DA"/>
     <w:rsid w:val="00AA054A"/>
     <w:rsid w:val="00AA10F4"/>
     <w:rsid w:val="00AA1211"/>
     <w:rsid w:val="00AA1482"/>
     <w:rsid w:val="00AA2694"/>
     <w:rsid w:val="00AA2B9A"/>
     <w:rsid w:val="00AA2C4F"/>
     <w:rsid w:val="00AA33C3"/>
     <w:rsid w:val="00AA3507"/>
     <w:rsid w:val="00AA3CCE"/>
     <w:rsid w:val="00AA4AD1"/>
     <w:rsid w:val="00AA5F6E"/>
     <w:rsid w:val="00AA62F9"/>
     <w:rsid w:val="00AA6EE2"/>
     <w:rsid w:val="00AA7214"/>
     <w:rsid w:val="00AB0FE9"/>
     <w:rsid w:val="00AB111B"/>
     <w:rsid w:val="00AB1C83"/>
     <w:rsid w:val="00AB1D1B"/>
@@ -9911,50 +10796,51 @@
     <w:rsid w:val="00AB30C5"/>
     <w:rsid w:val="00AB3843"/>
     <w:rsid w:val="00AB3B35"/>
     <w:rsid w:val="00AB4B30"/>
     <w:rsid w:val="00AB54F8"/>
     <w:rsid w:val="00AB62FD"/>
     <w:rsid w:val="00AB73F0"/>
     <w:rsid w:val="00AC0417"/>
     <w:rsid w:val="00AC0F51"/>
     <w:rsid w:val="00AC2036"/>
     <w:rsid w:val="00AC204E"/>
     <w:rsid w:val="00AC2DB2"/>
     <w:rsid w:val="00AC3A09"/>
     <w:rsid w:val="00AC6772"/>
     <w:rsid w:val="00AD02D2"/>
     <w:rsid w:val="00AD0308"/>
     <w:rsid w:val="00AD11F5"/>
     <w:rsid w:val="00AD1997"/>
     <w:rsid w:val="00AD521C"/>
     <w:rsid w:val="00AD68D2"/>
     <w:rsid w:val="00AD768E"/>
     <w:rsid w:val="00AE0333"/>
     <w:rsid w:val="00AE1894"/>
     <w:rsid w:val="00AE1AED"/>
     <w:rsid w:val="00AE2098"/>
+    <w:rsid w:val="00AE2D8A"/>
     <w:rsid w:val="00AE367A"/>
     <w:rsid w:val="00AE3729"/>
     <w:rsid w:val="00AE4EE3"/>
     <w:rsid w:val="00AE5D74"/>
     <w:rsid w:val="00AE5D90"/>
     <w:rsid w:val="00AF0741"/>
     <w:rsid w:val="00AF085F"/>
     <w:rsid w:val="00AF1013"/>
     <w:rsid w:val="00AF13F5"/>
     <w:rsid w:val="00AF2519"/>
     <w:rsid w:val="00AF3DAE"/>
     <w:rsid w:val="00AF4363"/>
     <w:rsid w:val="00AF5436"/>
     <w:rsid w:val="00AF5B48"/>
     <w:rsid w:val="00AF661B"/>
     <w:rsid w:val="00AF66E1"/>
     <w:rsid w:val="00AF75BF"/>
     <w:rsid w:val="00AF77A8"/>
     <w:rsid w:val="00B00301"/>
     <w:rsid w:val="00B00DE0"/>
     <w:rsid w:val="00B01366"/>
     <w:rsid w:val="00B02120"/>
     <w:rsid w:val="00B02AD1"/>
     <w:rsid w:val="00B02B11"/>
     <w:rsid w:val="00B03540"/>
@@ -9987,50 +10873,51 @@
     <w:rsid w:val="00B32DBD"/>
     <w:rsid w:val="00B33BF8"/>
     <w:rsid w:val="00B34C4A"/>
     <w:rsid w:val="00B36446"/>
     <w:rsid w:val="00B36855"/>
     <w:rsid w:val="00B37265"/>
     <w:rsid w:val="00B374A2"/>
     <w:rsid w:val="00B4060B"/>
     <w:rsid w:val="00B40995"/>
     <w:rsid w:val="00B40F22"/>
     <w:rsid w:val="00B41902"/>
     <w:rsid w:val="00B42392"/>
     <w:rsid w:val="00B426D2"/>
     <w:rsid w:val="00B44B48"/>
     <w:rsid w:val="00B46009"/>
     <w:rsid w:val="00B474E4"/>
     <w:rsid w:val="00B47727"/>
     <w:rsid w:val="00B47C95"/>
     <w:rsid w:val="00B50445"/>
     <w:rsid w:val="00B5439A"/>
     <w:rsid w:val="00B557D3"/>
     <w:rsid w:val="00B6111D"/>
     <w:rsid w:val="00B61778"/>
     <w:rsid w:val="00B620B1"/>
     <w:rsid w:val="00B62119"/>
+    <w:rsid w:val="00B624A7"/>
     <w:rsid w:val="00B624B6"/>
     <w:rsid w:val="00B62BEE"/>
     <w:rsid w:val="00B64792"/>
     <w:rsid w:val="00B64A94"/>
     <w:rsid w:val="00B651E4"/>
     <w:rsid w:val="00B65F95"/>
     <w:rsid w:val="00B71EFE"/>
     <w:rsid w:val="00B73724"/>
     <w:rsid w:val="00B747B8"/>
     <w:rsid w:val="00B74BAD"/>
     <w:rsid w:val="00B751DB"/>
     <w:rsid w:val="00B752B0"/>
     <w:rsid w:val="00B76482"/>
     <w:rsid w:val="00B76499"/>
     <w:rsid w:val="00B7690B"/>
     <w:rsid w:val="00B76AC9"/>
     <w:rsid w:val="00B80566"/>
     <w:rsid w:val="00B80691"/>
     <w:rsid w:val="00B816CB"/>
     <w:rsid w:val="00B82327"/>
     <w:rsid w:val="00B82368"/>
     <w:rsid w:val="00B82650"/>
     <w:rsid w:val="00B834B6"/>
     <w:rsid w:val="00B841E6"/>
     <w:rsid w:val="00B8505F"/>
@@ -10174,50 +11061,51 @@
     <w:rsid w:val="00C4708B"/>
     <w:rsid w:val="00C47871"/>
     <w:rsid w:val="00C5096C"/>
     <w:rsid w:val="00C51C3F"/>
     <w:rsid w:val="00C526EE"/>
     <w:rsid w:val="00C546F5"/>
     <w:rsid w:val="00C5485B"/>
     <w:rsid w:val="00C54F6F"/>
     <w:rsid w:val="00C567D4"/>
     <w:rsid w:val="00C578D5"/>
     <w:rsid w:val="00C60245"/>
     <w:rsid w:val="00C605D4"/>
     <w:rsid w:val="00C613DB"/>
     <w:rsid w:val="00C61C40"/>
     <w:rsid w:val="00C623F9"/>
     <w:rsid w:val="00C625F2"/>
     <w:rsid w:val="00C626BE"/>
     <w:rsid w:val="00C62B1E"/>
     <w:rsid w:val="00C62CF2"/>
     <w:rsid w:val="00C62E8E"/>
     <w:rsid w:val="00C62EFB"/>
     <w:rsid w:val="00C632F4"/>
     <w:rsid w:val="00C637CC"/>
     <w:rsid w:val="00C64380"/>
     <w:rsid w:val="00C646C9"/>
+    <w:rsid w:val="00C64DB0"/>
     <w:rsid w:val="00C64F0D"/>
     <w:rsid w:val="00C653AB"/>
     <w:rsid w:val="00C654D6"/>
     <w:rsid w:val="00C65699"/>
     <w:rsid w:val="00C6678B"/>
     <w:rsid w:val="00C66A12"/>
     <w:rsid w:val="00C67D28"/>
     <w:rsid w:val="00C7014D"/>
     <w:rsid w:val="00C70A1F"/>
     <w:rsid w:val="00C729F9"/>
     <w:rsid w:val="00C741B7"/>
     <w:rsid w:val="00C7439B"/>
     <w:rsid w:val="00C753E3"/>
     <w:rsid w:val="00C755E6"/>
     <w:rsid w:val="00C76131"/>
     <w:rsid w:val="00C76873"/>
     <w:rsid w:val="00C7698E"/>
     <w:rsid w:val="00C76FE1"/>
     <w:rsid w:val="00C77882"/>
     <w:rsid w:val="00C77AC4"/>
     <w:rsid w:val="00C81595"/>
     <w:rsid w:val="00C81B35"/>
     <w:rsid w:val="00C82EC3"/>
     <w:rsid w:val="00C83F04"/>
     <w:rsid w:val="00C8434B"/>
@@ -10488,50 +11376,51 @@
     <w:rsid w:val="00E144E8"/>
     <w:rsid w:val="00E14956"/>
     <w:rsid w:val="00E14AF3"/>
     <w:rsid w:val="00E163BA"/>
     <w:rsid w:val="00E17719"/>
     <w:rsid w:val="00E2026F"/>
     <w:rsid w:val="00E20811"/>
     <w:rsid w:val="00E212DA"/>
     <w:rsid w:val="00E22BAB"/>
     <w:rsid w:val="00E23663"/>
     <w:rsid w:val="00E24307"/>
     <w:rsid w:val="00E24704"/>
     <w:rsid w:val="00E24798"/>
     <w:rsid w:val="00E25714"/>
     <w:rsid w:val="00E26403"/>
     <w:rsid w:val="00E273EC"/>
     <w:rsid w:val="00E34A47"/>
     <w:rsid w:val="00E36546"/>
     <w:rsid w:val="00E36F04"/>
     <w:rsid w:val="00E3723F"/>
     <w:rsid w:val="00E37DC1"/>
     <w:rsid w:val="00E407E7"/>
     <w:rsid w:val="00E41EEF"/>
     <w:rsid w:val="00E43A1B"/>
     <w:rsid w:val="00E43B2B"/>
+    <w:rsid w:val="00E44056"/>
     <w:rsid w:val="00E4476D"/>
     <w:rsid w:val="00E44CEF"/>
     <w:rsid w:val="00E46C94"/>
     <w:rsid w:val="00E47C1C"/>
     <w:rsid w:val="00E50905"/>
     <w:rsid w:val="00E5137D"/>
     <w:rsid w:val="00E51C10"/>
     <w:rsid w:val="00E52949"/>
     <w:rsid w:val="00E52AEE"/>
     <w:rsid w:val="00E5329C"/>
     <w:rsid w:val="00E54ACE"/>
     <w:rsid w:val="00E54FDF"/>
     <w:rsid w:val="00E57259"/>
     <w:rsid w:val="00E5788A"/>
     <w:rsid w:val="00E622A8"/>
     <w:rsid w:val="00E63169"/>
     <w:rsid w:val="00E64148"/>
     <w:rsid w:val="00E64E69"/>
     <w:rsid w:val="00E65168"/>
     <w:rsid w:val="00E65596"/>
     <w:rsid w:val="00E657AF"/>
     <w:rsid w:val="00E6641F"/>
     <w:rsid w:val="00E70C1E"/>
     <w:rsid w:val="00E70EF2"/>
     <w:rsid w:val="00E7127C"/>
@@ -12656,51 +13545,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="996225941">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="720"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="100"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workinggroup.numberportability.com/documents/co-572" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workinggroup.numberportability.com/documents/co567" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workinggroup.numberportability.com/documents/co-570" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workinggroup.numberportability.com/documents/co567" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workinggroup.numberportability.com/documents/co-570" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workinggroup.numberportability.com/documents/co-572" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12963,70 +13852,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5213198-65C7-4F82-84B7-A186AFB030BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2092</Words>
-  <Characters>11927</Characters>
+  <Words>2186</Words>
+  <Characters>12466</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>iconectiv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13992</CharactersWithSpaces>
+  <CharactersWithSpaces>14623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mdoherty@iconectiv.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>