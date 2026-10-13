--- v8 (2026-09-23)
+++ v9 (2026-10-13)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="pptx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4FF7138E" w14:textId="77777777" w:rsidR="00426956" w:rsidRDefault="00426956">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54B6014E" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="655CFB8E" w14:textId="77777777" w:rsidR="000509A4" w:rsidRDefault="000509A4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B2B57D8" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D5CA78" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
@@ -96,134 +96,134 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>NPAC SMS FUNCTIONALITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2755A7" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620DCDA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469714F3" w14:textId="13050E59" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
+    <w:p w14:paraId="469714F3" w14:textId="6503546D" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev: </w:t>
       </w:r>
       <w:r w:rsidR="008C5E73">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00895F59">
+      <w:r w:rsidR="00385CDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00627034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00895F59">
+      <w:r w:rsidR="00385CDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>September</w:t>
+        <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="000D39B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F4A39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00895F59">
+      <w:r w:rsidR="00385CDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
@@ -4121,117 +4121,309 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1500" w:dyaOrig="981" w14:anchorId="6C910FE4">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75pt;height:49pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1850368076" r:id="rId9"/>
+                <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1852892930" r:id="rId9"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="23369352" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9705C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This AI is now closed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FBE7D70" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00A9705C" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9705C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>CMA to send PowerPoint to NPIF distribution</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6195708B" w14:textId="49DF2AEC" w:rsidR="000A7D06" w:rsidRPr="000A7D06" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
+          <w:p w14:paraId="76BAD542" w14:textId="77777777" w:rsidR="000A7D06" w:rsidRPr="00385CDE" w:rsidRDefault="000A7D06" w:rsidP="000A7D06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9705C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>New AI – SPs and vendors to review the additional information regarding SPID Migration impacts for CO 573 that was provided by the LNPA at the August 5, 2026, meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63984C67" w14:textId="77777777" w:rsidR="00385CDE" w:rsidRDefault="00385CDE" w:rsidP="00385CDE">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CF0DAD0" w14:textId="77777777" w:rsidR="00385CDE" w:rsidRDefault="00385CDE" w:rsidP="00385CDE">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09/02/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2026  NPIF</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC49128" w14:textId="77777777" w:rsidR="00385CDE" w:rsidRPr="00385CDE" w:rsidRDefault="00385CDE" w:rsidP="00CA3CD3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CDE">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08052026-03 – SPs and vendors to review the additional information regarding SPID Migration impacts for CO 573 that was provided by the LNPA at the August 5, 2026, meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F01677A" w14:textId="77777777" w:rsidR="00385CDE" w:rsidRPr="00385CDE" w:rsidRDefault="00385CDE" w:rsidP="00CA3CD3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CDE">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matt T. (LNPA) shared and re-reviewed the PowerPoint previously presented at the August 5, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00385CDE">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00385CDE">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NPIF meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63EB72C8" w14:textId="77777777" w:rsidR="00385CDE" w:rsidRPr="00385CDE" w:rsidRDefault="00385CDE" w:rsidP="00CA3CD3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CDE">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Matt T. (LNPA) re-reviewed CO 573 which is in Accepted status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6195708B" w14:textId="5A9F5D16" w:rsidR="00385CDE" w:rsidRPr="00385CDE" w:rsidRDefault="00385CDE" w:rsidP="00CA3CD3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="690"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385CDE">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New AI - LNPA will add additional language to the CO regarding updating the SPID Migration M&amp;Ps </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00385CDE">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>and also</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00385CDE">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to review the actual updates to the M&amp;Ps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D0B63F5" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="000A27F0" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79067CAD" w14:textId="51DB8895" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -4415,51 +4607,59 @@
               <w:t>Pooled SV Modification</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F69D45C" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRPr="002C5F17" w:rsidRDefault="00535ACD" w:rsidP="00535ACD">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="12" w:right="-88"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:t>Business Need:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A782CED" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pooled TNs that are part of a Number Pool Block (NPB) cannot be modified.  Any modification of routing data requires a Create-and-Activate Process. Service Providers have automated processes so that when service issues/problems occur, they move TNs to another switch. This automated process requires modifying the TNs from LRN-1 value to LRN-2 value. However, modifications are not allowed for TNs that are still associated to an NPB (i.e., the TNs contain an SV-Type of “Pool”) in the NPAC. This causes operational confusion for Service Provider personnel during a period when time-is-of-the-essence getting a customer back in service.</w:t>
+              <w:t xml:space="preserve">Pooled TNs that are part of a Number Pool Block (NPB) cannot be modified.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Any modification of routing data requires a Create-and-Activate Process. Service Providers have automated processes so that when service issues/problems occur, they move TNs to another switch. This automated process requires modifying the TNs from LRN-1 value to LRN-2 value. However, modifications are not allowed for TNs that are still associated to an NPB (i.e., the TNs contain an SV-Type of “Pool”) in the NPAC. This causes operational confusion for Service Provider personnel during a period when time-is-of-the-essence getting a customer back in service.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A1FC02A" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See also PIM 155.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F177F16" w14:textId="77777777" w:rsidR="00661AE2" w:rsidRDefault="00661AE2" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4483,99 +4683,110 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13DA3A8A" w14:textId="6F380895" w:rsidR="00535ACD" w:rsidRDefault="007809F3" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Approved SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B13253" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02/04/26 NPIF Meeting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27524595" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>John N. (10X People) reviewed the reason for the change and Matt T. (LNPA) presented the draft Change Order</w:t>
+              <w:t xml:space="preserve">John N. (10X People) reviewed the reason for the change and Matt T. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(LNPA) presented the draft Change Order</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A443588" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An SP asked what happens if a Pool Block is not in the NPAC, would this feature work?</w:t>
             </w:r>
@@ -4667,61 +4878,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> part of a SPID Migration?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="118CBCE6" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The TN in question so the Modify Request of this Pooled TN would happen immediately.  The SV will not be pending at all.  The status would go from </w:t>
-[...9 lines deleted...]
-              <w:t>Sending to Active immediately</w:t>
+              <w:t>The TN in question so the Modify Request of this Pooled TN would happen immediately.  The SV will not be pending at all.  The status would go from Sending to Active immediately</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F377EAC" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consensus was reached to accept this CO</w:t>
             </w:r>
@@ -4803,50 +5004,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> were asked to review this CO in preparation for further discussion at the March NPIF meeting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC2821A" w14:textId="77777777" w:rsidR="00F07E37" w:rsidRDefault="00E73175" w:rsidP="00F07E37">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>03/04/2026 NPIF Meeting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBCD30B" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73175">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4916,122 +5118,215 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no objections to change this CO to Requested status </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="183E6A69" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED43C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CMA to update CO Summary – Open COs and change status on website</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32E1204D" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="004801F9" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73175">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>New AI – NPIF co-chairs to ask NAPM LLC to request an SOW from the vendor for CO 572</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561B06F7" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
-            <w:pPr>
+          <w:p w14:paraId="561B06F7" w14:textId="77777777" w:rsidR="004801F9" w:rsidRPr="00B76081" w:rsidRDefault="004801F9" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61A0ACAC" w14:textId="6445326A" w:rsidR="00B76081" w:rsidRPr="00B76081" w:rsidRDefault="00B76081" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B76081">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>04/0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B76081">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/2026 NPIF Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A920311" w14:textId="42130AEC" w:rsidR="00B76081" w:rsidRPr="00B76081" w:rsidRDefault="00B76081" w:rsidP="00B76081">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B76081">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NPIF co-chairs asked </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B76081">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the NAPM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B76081">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LLC to request </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B76081">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B76081">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SOW from the vendor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071F202C" w14:textId="77777777" w:rsidR="00B76081" w:rsidRPr="00B76081" w:rsidRDefault="00B76081" w:rsidP="00B76081">
+            <w:pPr>
+              <w:ind w:left="-30"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5420DE00" w14:textId="77777777" w:rsidR="004801F9" w:rsidRPr="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004801F9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>07/01/2026 NPIF Meeting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36047A21" w14:textId="3524A2C3" w:rsidR="004801F9" w:rsidRPr="004801F9" w:rsidRDefault="004801F9" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004801F9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>This CO is targeted for implementation in a future release after R5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64CE0E17" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRPr="000A27F0" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FFF7AD8" w14:textId="657F5391" w:rsidR="00535ACD" w:rsidRDefault="000D1299" w:rsidP="000A27F0">
             <w:pPr>
@@ -5279,75 +5574,75 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PortOut</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> teams, and the SP’s network providers. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="590E1FF1" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRPr="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SPID Migration Quota – SVs tunable currently defines the maximum number of SVs within a region for a given SPID Migration maintenance window, but the SV/NPB records that may be migrated by the NPAC SMS can differ from the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">records migrated by a local system. Local systems manage SV records for non-pool SVs (LNP Type of LSPP and LISP) </w:t>
+              <w:t xml:space="preserve">The SPID Migration Quota – SVs tunable currently defines the maximum number of SVs within a region for a given SPID Migration maintenance window, but the SV/NPB records that may be migrated by the NPAC SMS can differ from the records migrated by a local system. Local systems manage SV records for non-pool SVs (LNP Type of LSPP and LISP) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and also</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> manage NPB records. Since pool SVs (LNP Type of Pool) are not sent to or maintained by local systems, including pool SVs in SPID migration quotas can limit the overall number of local system records that can be updated in weekly SPID migrations. In contrast, the NPAC SMS does maintain pool SV records in addition to the non-pool SV and NPB records managed by local systems, so the quantity of pool SVs that need to be updated during a SPID migration continues to be a consideration for the LNPA.</w:t>
+              <w:t xml:space="preserve"> manage NPB records. Since pool SVs (LNP Type of Pool) are not sent to or maintained by local systems, including pool SVs in SPID migration quotas can limit the overall number of local system records that can be updated in weekly </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F17">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SPID migrations. In contrast, the NPAC SMS does maintain pool SV records in addition to the non-pool SV and NPB records managed by local systems, so the quantity of pool SVs that need to be updated during a SPID migration continues to be a consideration for the LNPA.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DEC421C" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRPr="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Because the number of records migrated by local systems and NPAC SMS can differ significantly, and because the SPID Migration calendar fills up as SPs spread out SPID Migrations to stay under the current SV quota, the industry could benefit by using different SPID Migration quotas to represent an NPAC SMS maximum and a local system maximum.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11D0D9E5" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
@@ -5625,51 +5920,50 @@
               <w:t>Matt T. (iconectiv) reviewed the updates to CO 570</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D354E0" w14:textId="381BDB02" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="696"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Consensus was reached on proposed updates to CO 570</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="246C1FD8" w14:textId="4A2A0A4B" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consensus was reached to move this CO to requested status</w:t>
@@ -5698,51 +5992,61 @@
               </w:rPr>
               <w:t>This AI is now closed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2022CD14" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>New AI – NPIF co-chairs to reach out to the NAPM LLC to ask them to request an SOW for CO 570 from the vendor</w:t>
+              <w:t xml:space="preserve">New AI – NPIF co-chairs to reach out to the NAPM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004928CA">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>LLC to ask them to request an SOW for CO 570 from the vendor</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F88ED4" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C51AD47" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
@@ -5754,57 +6058,58 @@
           </w:p>
           <w:p w14:paraId="076B2816" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRPr="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F23B1">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09102025-04 – NPIF co-chairs to reach out to the NAPM LLC to ask them to request an SOW for CO 570 from the vendor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C5E8CA0" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006E33F4">
+          <w:p w14:paraId="5C5E8CA0" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="00DC755C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="0"/>
+                <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
+              <w:ind w:left="780"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F23B1">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An SOW was requested</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5180C585" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6068,59 +6373,59 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F60E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Need:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72CC1546" w14:textId="28629473" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Currently, though NPBs having a pseudo-LRN (LRN = 000-000-0000) and the associated NPA-NXX-Xs are migrated when the NPA-NXX of the NPB exists in the NPA-NXX Selection Input Criteria SPID Migration Update Request Files </w:t>
+              <w:t xml:space="preserve">Currently, though NPBs having a pseudo-LRN (LRN = 000-000-0000) and the associated NPA-NXX-Xs are migrated when the NPA-NXX of the NPB exists in the NPA-NXX Selection Input Criteria SPID Migration Update Request Files (SIC-SMURF file), some local systems are only migrating the NPA-NXX-Xs that exist in the NPA-NXX-X SIC-SMURF file, which would not be the case for pseudo-LRN NPBs. For thousands-blocks, in addition to migrating a pseudo-LRN NPB object based on its NPA-NXX being included in the NPA-NXX SIC-SMURF file, the associated NPA-NXX-X </w:t>
             </w:r>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(SIC-SMURF file), some local systems are only migrating the NPA-NXX-Xs that exist in the NPA-NXX-X SIC-SMURF file, which would not be the case for pseudo-LRN NPBs. For thousands-blocks, in addition to migrating a pseudo-LRN NPB object based on its NPA-NXX being included in the NPA-NXX SIC-SMURF file, the associated NPA-NXX-X object is migrated as well, since the two objects must be kept in sync. Additionally, there may be occasions an NPA-NXX-X that indicates it is a pseudo-LRN block is migrated by the NPAC, but the NPB does not exist. In these cases</w:t>
+              <w:t>object is migrated as well, since the two objects must be kept in sync. Additionally, there may be occasions an NPA-NXX-X that indicates it is a pseudo-LRN block is migrated by the NPAC, but the NPB does not exist. In these cases</w:t>
             </w:r>
             <w:r w:rsidR="004453B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the local system does not have a way to determine that the -X is related to a pseudo-LRN NPB, and should be migrated in the SOA/LSMS, because the -X download sent to the SOAs/LSMSs does not include a pseudo-LRN indicator. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56ED386A" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
@@ -6265,51 +6570,50 @@
           </w:p>
           <w:p w14:paraId="7CE9C6C4" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="342"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Draft CO was discussed, accepted and assigned # 567</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="697C44C2" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="004928CA" w:rsidRDefault="0028702B" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="342"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
@@ -6352,50 +6656,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3E875B9F" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>John N. (10X People) asked if this CO can be moved to Requested status</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C682CE8" w14:textId="3830ADC6" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6440,97 +6745,108 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69A94B74" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10/08/2025 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66DBD404" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006E33F4">
+          <w:p w14:paraId="7FD0121A" w14:textId="77777777" w:rsidR="00DC755C" w:rsidRDefault="006F23B1" w:rsidP="004801F9">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F23B1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09102025-03– NPIF co-chairs to reach out to the NAPM LLC to ask them to request an SOW for CO 567 from the vendor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E36D0A9" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="006F23B1" w:rsidP="004801F9">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5E36D0A9" w14:textId="26149CCC" w:rsidR="004801F9" w:rsidRPr="00DC755C" w:rsidRDefault="006F23B1" w:rsidP="00DC755C">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="696"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC755C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An SOW was requested</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58664B33" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
-[...2 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="58664B33" w14:textId="77777777" w:rsidR="004801F9" w:rsidRPr="00DC755C" w:rsidRDefault="004801F9" w:rsidP="00DC755C">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77EFBFC7" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>07/01/2026 NPIF Meeting</w:t>
             </w:r>
           </w:p>
@@ -6685,67 +7001,67 @@
     </w:tbl>
     <w:p w14:paraId="26C52AA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRPr="000A27F0" w:rsidRDefault="001635C0" w:rsidP="003E2178">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="CO556"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:sectPr w:rsidR="001635C0" w:rsidRPr="000A27F0" w:rsidSect="000A42F5">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="540" w:left="720" w:header="720" w:footer="379" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F8BC3C9" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F">
+    <w:p w14:paraId="61547885" w14:textId="77777777" w:rsidR="00F30F3B" w:rsidRDefault="00F30F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FF5E713" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F">
+    <w:p w14:paraId="2783C2F1" w14:textId="77777777" w:rsidR="00F30F3B" w:rsidRDefault="00F30F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F9602D3" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F"/>
+    <w:p w14:paraId="47BC0EDA" w14:textId="77777777" w:rsidR="00F30F3B" w:rsidRDefault="00F30F3B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6804,52 +7120,52 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36FAF775" w14:textId="22924AED" w:rsidR="0072510C" w:rsidRDefault="0072510C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36FAF775" w14:textId="7B1E786B" w:rsidR="0072510C" w:rsidRDefault="0072510C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NPIF – Number Portability Industry Forum</w:t>
     </w:r>
     <w:r>
@@ -6904,158 +7220,158 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00895F59">
+    <w:r w:rsidR="00385CDE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="009D2AE9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00895F59">
+    <w:r w:rsidR="00385CDE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>September</w:t>
+      <w:t>October</w:t>
     </w:r>
     <w:r w:rsidR="00652E2D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006F4A39">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00895F59">
+    <w:r w:rsidR="00385CDE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7419F224" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F">
+    <w:p w14:paraId="741BF210" w14:textId="77777777" w:rsidR="00F30F3B" w:rsidRDefault="00F30F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="081B425C" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F">
+    <w:p w14:paraId="0E486A89" w14:textId="77777777" w:rsidR="00F30F3B" w:rsidRDefault="00F30F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E8AB964" w14:textId="77777777" w:rsidR="008D692F" w:rsidRDefault="008D692F"/>
+    <w:p w14:paraId="2AD68B3B" w14:textId="77777777" w:rsidR="00F30F3B" w:rsidRDefault="00F30F3B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001540BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6748A7AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7650,50 +7966,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C091E77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDF41740"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E8B3792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBFCC682"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7743,51 +8172,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="369C33BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3138907E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7856,67 +8285,67 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4731668D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7BEDC22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -7969,51 +8398,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48326C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9BAE300"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8082,51 +8511,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="517A0812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9388670E"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8195,67 +8624,67 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59BE0C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9696668C"/>
+    <w:tmpl w:val="14D80452"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -8308,51 +8737,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="617640A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5860EB3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8421,51 +8850,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62191396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4BC42F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8534,51 +8963,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B3065EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B62EA020"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8647,51 +9076,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768E658C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBC81840"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8760,51 +9189,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79C975ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="933291C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8883,130 +9312,133 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1085145739">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1193108399">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="558396970">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1177840716">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1524635323">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="282151836">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1524635323">
+  <w:num w:numId="7" w16cid:durableId="981545831">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="589656366">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="282151836">
+  <w:num w:numId="9" w16cid:durableId="580799689">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1548830350">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1637681428">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1808933818">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="368190111">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1929188354">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="368190111">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="15" w16cid:durableId="99765855">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1751849597">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1241793654">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00953336"/>
     <w:rsid w:val="00001457"/>
     <w:rsid w:val="00002B41"/>
     <w:rsid w:val="00003160"/>
     <w:rsid w:val="00003B3C"/>
     <w:rsid w:val="00004249"/>
     <w:rsid w:val="00004E2E"/>
     <w:rsid w:val="00005205"/>
+    <w:rsid w:val="00006B96"/>
     <w:rsid w:val="00007C8A"/>
     <w:rsid w:val="00011233"/>
     <w:rsid w:val="00012AF7"/>
     <w:rsid w:val="00014367"/>
     <w:rsid w:val="00014649"/>
     <w:rsid w:val="00015947"/>
     <w:rsid w:val="0001623D"/>
     <w:rsid w:val="00016E5C"/>
     <w:rsid w:val="00017F8C"/>
     <w:rsid w:val="00020CE7"/>
     <w:rsid w:val="00023769"/>
     <w:rsid w:val="00023BAC"/>
     <w:rsid w:val="00024C16"/>
     <w:rsid w:val="00024C19"/>
     <w:rsid w:val="00024FD4"/>
     <w:rsid w:val="000256D5"/>
     <w:rsid w:val="00025D73"/>
     <w:rsid w:val="00026516"/>
     <w:rsid w:val="00026B7A"/>
     <w:rsid w:val="00026E62"/>
     <w:rsid w:val="00026FE8"/>
     <w:rsid w:val="00027586"/>
     <w:rsid w:val="00027A47"/>
     <w:rsid w:val="00030A0B"/>
     <w:rsid w:val="00031068"/>
@@ -9255,50 +9687,51 @@
     <w:rsid w:val="00180AC8"/>
     <w:rsid w:val="00181336"/>
     <w:rsid w:val="00181B18"/>
     <w:rsid w:val="00181FCE"/>
     <w:rsid w:val="0018319B"/>
     <w:rsid w:val="001853CC"/>
     <w:rsid w:val="0018555C"/>
     <w:rsid w:val="00185A9F"/>
     <w:rsid w:val="00186201"/>
     <w:rsid w:val="00190320"/>
     <w:rsid w:val="0019124F"/>
     <w:rsid w:val="00191633"/>
     <w:rsid w:val="0019312B"/>
     <w:rsid w:val="00193AEB"/>
     <w:rsid w:val="00194687"/>
     <w:rsid w:val="00194EC7"/>
     <w:rsid w:val="00195959"/>
     <w:rsid w:val="001976E6"/>
     <w:rsid w:val="001979F9"/>
     <w:rsid w:val="00197C56"/>
     <w:rsid w:val="001A036E"/>
     <w:rsid w:val="001A0C1F"/>
     <w:rsid w:val="001A25AA"/>
     <w:rsid w:val="001A26F5"/>
     <w:rsid w:val="001A2FA2"/>
+    <w:rsid w:val="001A2FBE"/>
     <w:rsid w:val="001A4747"/>
     <w:rsid w:val="001A50CB"/>
     <w:rsid w:val="001A6C98"/>
     <w:rsid w:val="001A70A3"/>
     <w:rsid w:val="001B0659"/>
     <w:rsid w:val="001B346C"/>
     <w:rsid w:val="001B3513"/>
     <w:rsid w:val="001B3F6F"/>
     <w:rsid w:val="001B4881"/>
     <w:rsid w:val="001B5E37"/>
     <w:rsid w:val="001B7488"/>
     <w:rsid w:val="001C088A"/>
     <w:rsid w:val="001C0AB4"/>
     <w:rsid w:val="001C1482"/>
     <w:rsid w:val="001C1E77"/>
     <w:rsid w:val="001C2338"/>
     <w:rsid w:val="001C2351"/>
     <w:rsid w:val="001C3DB5"/>
     <w:rsid w:val="001C66B4"/>
     <w:rsid w:val="001C6A18"/>
     <w:rsid w:val="001C6E99"/>
     <w:rsid w:val="001C7153"/>
     <w:rsid w:val="001C71AE"/>
     <w:rsid w:val="001C781B"/>
     <w:rsid w:val="001C786F"/>
@@ -9591,50 +10024,51 @@
     <w:rsid w:val="00353C92"/>
     <w:rsid w:val="00353E9B"/>
     <w:rsid w:val="00354F5D"/>
     <w:rsid w:val="00355350"/>
     <w:rsid w:val="0035690F"/>
     <w:rsid w:val="00357DC8"/>
     <w:rsid w:val="00361F4D"/>
     <w:rsid w:val="003635CB"/>
     <w:rsid w:val="00366B94"/>
     <w:rsid w:val="00366D99"/>
     <w:rsid w:val="003678DC"/>
     <w:rsid w:val="003709AB"/>
     <w:rsid w:val="003712EE"/>
     <w:rsid w:val="00372486"/>
     <w:rsid w:val="003735C8"/>
     <w:rsid w:val="00373B0E"/>
     <w:rsid w:val="003757F5"/>
     <w:rsid w:val="00376185"/>
     <w:rsid w:val="003763B2"/>
     <w:rsid w:val="0037747C"/>
     <w:rsid w:val="00377587"/>
     <w:rsid w:val="0037788B"/>
     <w:rsid w:val="003808A0"/>
     <w:rsid w:val="00381391"/>
     <w:rsid w:val="00384DBD"/>
+    <w:rsid w:val="00385CDE"/>
     <w:rsid w:val="00387685"/>
     <w:rsid w:val="00387C5E"/>
     <w:rsid w:val="003905E3"/>
     <w:rsid w:val="00390D07"/>
     <w:rsid w:val="00391693"/>
     <w:rsid w:val="00391833"/>
     <w:rsid w:val="003926B5"/>
     <w:rsid w:val="00394425"/>
     <w:rsid w:val="0039472F"/>
     <w:rsid w:val="00395B72"/>
     <w:rsid w:val="00396C27"/>
     <w:rsid w:val="003A1DBB"/>
     <w:rsid w:val="003A3592"/>
     <w:rsid w:val="003A3969"/>
     <w:rsid w:val="003A58BC"/>
     <w:rsid w:val="003A5AFC"/>
     <w:rsid w:val="003A5F11"/>
     <w:rsid w:val="003A5FBE"/>
     <w:rsid w:val="003A74C5"/>
     <w:rsid w:val="003B02A0"/>
     <w:rsid w:val="003B0311"/>
     <w:rsid w:val="003B0FA5"/>
     <w:rsid w:val="003B1B89"/>
     <w:rsid w:val="003B1F64"/>
     <w:rsid w:val="003B33D5"/>
@@ -10738,50 +11172,51 @@
     <w:rsid w:val="00A624E8"/>
     <w:rsid w:val="00A62F45"/>
     <w:rsid w:val="00A63FE2"/>
     <w:rsid w:val="00A6452C"/>
     <w:rsid w:val="00A65C4E"/>
     <w:rsid w:val="00A6612A"/>
     <w:rsid w:val="00A66EC7"/>
     <w:rsid w:val="00A67128"/>
     <w:rsid w:val="00A67649"/>
     <w:rsid w:val="00A6777B"/>
     <w:rsid w:val="00A67927"/>
     <w:rsid w:val="00A7026F"/>
     <w:rsid w:val="00A70746"/>
     <w:rsid w:val="00A7084A"/>
     <w:rsid w:val="00A71F78"/>
     <w:rsid w:val="00A739DD"/>
     <w:rsid w:val="00A74B7D"/>
     <w:rsid w:val="00A81352"/>
     <w:rsid w:val="00A8164E"/>
     <w:rsid w:val="00A81D38"/>
     <w:rsid w:val="00A82DF2"/>
     <w:rsid w:val="00A8373C"/>
     <w:rsid w:val="00A83B5D"/>
     <w:rsid w:val="00A844D4"/>
     <w:rsid w:val="00A851C3"/>
+    <w:rsid w:val="00A87BED"/>
     <w:rsid w:val="00A90933"/>
     <w:rsid w:val="00A92F53"/>
     <w:rsid w:val="00A93917"/>
     <w:rsid w:val="00A9455F"/>
     <w:rsid w:val="00A95C55"/>
     <w:rsid w:val="00A96FDD"/>
     <w:rsid w:val="00A9705C"/>
     <w:rsid w:val="00A971BB"/>
     <w:rsid w:val="00A9742F"/>
     <w:rsid w:val="00A97ED9"/>
     <w:rsid w:val="00AA0058"/>
     <w:rsid w:val="00AA0089"/>
     <w:rsid w:val="00AA01DA"/>
     <w:rsid w:val="00AA054A"/>
     <w:rsid w:val="00AA10F4"/>
     <w:rsid w:val="00AA1211"/>
     <w:rsid w:val="00AA1482"/>
     <w:rsid w:val="00AA2694"/>
     <w:rsid w:val="00AA2B9A"/>
     <w:rsid w:val="00AA2C4F"/>
     <w:rsid w:val="00AA33C3"/>
     <w:rsid w:val="00AA3507"/>
     <w:rsid w:val="00AA3CCE"/>
     <w:rsid w:val="00AA4AD1"/>
     <w:rsid w:val="00AA5F6E"/>
@@ -10886,50 +11321,51 @@
     <w:rsid w:val="00B44B48"/>
     <w:rsid w:val="00B46009"/>
     <w:rsid w:val="00B474E4"/>
     <w:rsid w:val="00B47727"/>
     <w:rsid w:val="00B47C95"/>
     <w:rsid w:val="00B50445"/>
     <w:rsid w:val="00B5439A"/>
     <w:rsid w:val="00B557D3"/>
     <w:rsid w:val="00B6111D"/>
     <w:rsid w:val="00B61778"/>
     <w:rsid w:val="00B620B1"/>
     <w:rsid w:val="00B62119"/>
     <w:rsid w:val="00B624A7"/>
     <w:rsid w:val="00B624B6"/>
     <w:rsid w:val="00B62BEE"/>
     <w:rsid w:val="00B64792"/>
     <w:rsid w:val="00B64A94"/>
     <w:rsid w:val="00B651E4"/>
     <w:rsid w:val="00B65F95"/>
     <w:rsid w:val="00B71EFE"/>
     <w:rsid w:val="00B73724"/>
     <w:rsid w:val="00B747B8"/>
     <w:rsid w:val="00B74BAD"/>
     <w:rsid w:val="00B751DB"/>
     <w:rsid w:val="00B752B0"/>
+    <w:rsid w:val="00B76081"/>
     <w:rsid w:val="00B76482"/>
     <w:rsid w:val="00B76499"/>
     <w:rsid w:val="00B7690B"/>
     <w:rsid w:val="00B76AC9"/>
     <w:rsid w:val="00B80566"/>
     <w:rsid w:val="00B80691"/>
     <w:rsid w:val="00B816CB"/>
     <w:rsid w:val="00B82327"/>
     <w:rsid w:val="00B82368"/>
     <w:rsid w:val="00B82650"/>
     <w:rsid w:val="00B834B6"/>
     <w:rsid w:val="00B841E6"/>
     <w:rsid w:val="00B8505F"/>
     <w:rsid w:val="00B857E2"/>
     <w:rsid w:val="00B85EE9"/>
     <w:rsid w:val="00B868EB"/>
     <w:rsid w:val="00B86B22"/>
     <w:rsid w:val="00B873DA"/>
     <w:rsid w:val="00B909DC"/>
     <w:rsid w:val="00B9132F"/>
     <w:rsid w:val="00B929C1"/>
     <w:rsid w:val="00B92CB3"/>
     <w:rsid w:val="00B930BB"/>
     <w:rsid w:val="00B938CC"/>
     <w:rsid w:val="00B94A7E"/>
@@ -10959,50 +11395,51 @@
     <w:rsid w:val="00BB3BA6"/>
     <w:rsid w:val="00BB3ED0"/>
     <w:rsid w:val="00BB4515"/>
     <w:rsid w:val="00BB48D9"/>
     <w:rsid w:val="00BB55F1"/>
     <w:rsid w:val="00BB67A2"/>
     <w:rsid w:val="00BB74E7"/>
     <w:rsid w:val="00BB7CB3"/>
     <w:rsid w:val="00BC181E"/>
     <w:rsid w:val="00BC206D"/>
     <w:rsid w:val="00BC2D96"/>
     <w:rsid w:val="00BC3C78"/>
     <w:rsid w:val="00BC46BC"/>
     <w:rsid w:val="00BC480A"/>
     <w:rsid w:val="00BC5512"/>
     <w:rsid w:val="00BC5DCA"/>
     <w:rsid w:val="00BC6AC9"/>
     <w:rsid w:val="00BC6C56"/>
     <w:rsid w:val="00BC6D23"/>
     <w:rsid w:val="00BD0A6C"/>
     <w:rsid w:val="00BD1D48"/>
     <w:rsid w:val="00BD2484"/>
     <w:rsid w:val="00BD32EE"/>
     <w:rsid w:val="00BD3366"/>
     <w:rsid w:val="00BD3466"/>
+    <w:rsid w:val="00BD58E9"/>
     <w:rsid w:val="00BD58F0"/>
     <w:rsid w:val="00BD68D7"/>
     <w:rsid w:val="00BD698E"/>
     <w:rsid w:val="00BE0989"/>
     <w:rsid w:val="00BE134B"/>
     <w:rsid w:val="00BE183A"/>
     <w:rsid w:val="00BE2A80"/>
     <w:rsid w:val="00BE393F"/>
     <w:rsid w:val="00BE39C5"/>
     <w:rsid w:val="00BE4587"/>
     <w:rsid w:val="00BE565D"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00BF1195"/>
     <w:rsid w:val="00BF1774"/>
     <w:rsid w:val="00BF17A5"/>
     <w:rsid w:val="00BF2E04"/>
     <w:rsid w:val="00BF4064"/>
     <w:rsid w:val="00BF4325"/>
     <w:rsid w:val="00BF6A4A"/>
     <w:rsid w:val="00BF7164"/>
     <w:rsid w:val="00BF79BE"/>
     <w:rsid w:val="00C0008C"/>
     <w:rsid w:val="00C004C7"/>
     <w:rsid w:val="00C00665"/>
     <w:rsid w:val="00C01E70"/>
@@ -11109,50 +11546,51 @@
     <w:rsid w:val="00C82EC3"/>
     <w:rsid w:val="00C83F04"/>
     <w:rsid w:val="00C8434B"/>
     <w:rsid w:val="00C85161"/>
     <w:rsid w:val="00C86022"/>
     <w:rsid w:val="00C8608D"/>
     <w:rsid w:val="00C877B5"/>
     <w:rsid w:val="00C87CC4"/>
     <w:rsid w:val="00C90122"/>
     <w:rsid w:val="00C913E9"/>
     <w:rsid w:val="00C92CB7"/>
     <w:rsid w:val="00C933A0"/>
     <w:rsid w:val="00C93608"/>
     <w:rsid w:val="00C9372B"/>
     <w:rsid w:val="00C94FCB"/>
     <w:rsid w:val="00C956A1"/>
     <w:rsid w:val="00C9628C"/>
     <w:rsid w:val="00C96C1A"/>
     <w:rsid w:val="00C971EC"/>
     <w:rsid w:val="00C97DA8"/>
     <w:rsid w:val="00CA00E4"/>
     <w:rsid w:val="00CA0321"/>
     <w:rsid w:val="00CA1207"/>
     <w:rsid w:val="00CA143F"/>
     <w:rsid w:val="00CA2B9A"/>
+    <w:rsid w:val="00CA3CD3"/>
     <w:rsid w:val="00CA402A"/>
     <w:rsid w:val="00CA52FE"/>
     <w:rsid w:val="00CA5E57"/>
     <w:rsid w:val="00CA606E"/>
     <w:rsid w:val="00CB0F1F"/>
     <w:rsid w:val="00CB177E"/>
     <w:rsid w:val="00CB27D5"/>
     <w:rsid w:val="00CB427E"/>
     <w:rsid w:val="00CB4BEF"/>
     <w:rsid w:val="00CB6274"/>
     <w:rsid w:val="00CB64B9"/>
     <w:rsid w:val="00CB71EC"/>
     <w:rsid w:val="00CC06A2"/>
     <w:rsid w:val="00CC0BC4"/>
     <w:rsid w:val="00CC1B0E"/>
     <w:rsid w:val="00CC213F"/>
     <w:rsid w:val="00CC2666"/>
     <w:rsid w:val="00CC2862"/>
     <w:rsid w:val="00CC3869"/>
     <w:rsid w:val="00CC3E1B"/>
     <w:rsid w:val="00CC65ED"/>
     <w:rsid w:val="00CC7342"/>
     <w:rsid w:val="00CC7625"/>
     <w:rsid w:val="00CC77E4"/>
     <w:rsid w:val="00CC7CF9"/>
@@ -11287,65 +11725,67 @@
     <w:rsid w:val="00D90A92"/>
     <w:rsid w:val="00D91763"/>
     <w:rsid w:val="00D91A26"/>
     <w:rsid w:val="00D93963"/>
     <w:rsid w:val="00D93A55"/>
     <w:rsid w:val="00D93AB6"/>
     <w:rsid w:val="00D946EC"/>
     <w:rsid w:val="00D95129"/>
     <w:rsid w:val="00D95588"/>
     <w:rsid w:val="00D968BB"/>
     <w:rsid w:val="00D96EFB"/>
     <w:rsid w:val="00D974B1"/>
     <w:rsid w:val="00D978A2"/>
     <w:rsid w:val="00DA0165"/>
     <w:rsid w:val="00DA01EC"/>
     <w:rsid w:val="00DA06C1"/>
     <w:rsid w:val="00DA1BF6"/>
     <w:rsid w:val="00DA2108"/>
     <w:rsid w:val="00DA260D"/>
     <w:rsid w:val="00DA29A1"/>
     <w:rsid w:val="00DA2B37"/>
     <w:rsid w:val="00DA31F6"/>
     <w:rsid w:val="00DA3A38"/>
     <w:rsid w:val="00DA42E1"/>
     <w:rsid w:val="00DA6430"/>
+    <w:rsid w:val="00DA6937"/>
     <w:rsid w:val="00DB114F"/>
     <w:rsid w:val="00DB398E"/>
     <w:rsid w:val="00DB3D41"/>
     <w:rsid w:val="00DB4FA6"/>
     <w:rsid w:val="00DB56C7"/>
     <w:rsid w:val="00DB575F"/>
     <w:rsid w:val="00DC06F7"/>
     <w:rsid w:val="00DC320E"/>
     <w:rsid w:val="00DC36A4"/>
     <w:rsid w:val="00DC3D11"/>
     <w:rsid w:val="00DC4768"/>
     <w:rsid w:val="00DC49AC"/>
     <w:rsid w:val="00DC6A9B"/>
     <w:rsid w:val="00DC6F3D"/>
     <w:rsid w:val="00DC71C0"/>
+    <w:rsid w:val="00DC755C"/>
     <w:rsid w:val="00DD04A5"/>
     <w:rsid w:val="00DD0B30"/>
     <w:rsid w:val="00DD0DD4"/>
     <w:rsid w:val="00DD0EEC"/>
     <w:rsid w:val="00DD1178"/>
     <w:rsid w:val="00DD402D"/>
     <w:rsid w:val="00DD5C12"/>
     <w:rsid w:val="00DD6D14"/>
     <w:rsid w:val="00DD7B51"/>
     <w:rsid w:val="00DE05BD"/>
     <w:rsid w:val="00DE0976"/>
     <w:rsid w:val="00DE1B97"/>
     <w:rsid w:val="00DE3F6F"/>
     <w:rsid w:val="00DE4EF2"/>
     <w:rsid w:val="00DE605E"/>
     <w:rsid w:val="00DE61E6"/>
     <w:rsid w:val="00DE6919"/>
     <w:rsid w:val="00DF0261"/>
     <w:rsid w:val="00DF027A"/>
     <w:rsid w:val="00DF02BD"/>
     <w:rsid w:val="00DF077D"/>
     <w:rsid w:val="00DF07B5"/>
     <w:rsid w:val="00DF0839"/>
     <w:rsid w:val="00DF1607"/>
     <w:rsid w:val="00DF1FC2"/>
@@ -11538,50 +11978,51 @@
     <w:rsid w:val="00F0015F"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00636"/>
     <w:rsid w:val="00F0117F"/>
     <w:rsid w:val="00F026CA"/>
     <w:rsid w:val="00F0283D"/>
     <w:rsid w:val="00F02AB6"/>
     <w:rsid w:val="00F05BA3"/>
     <w:rsid w:val="00F0740B"/>
     <w:rsid w:val="00F07BA1"/>
     <w:rsid w:val="00F07E37"/>
     <w:rsid w:val="00F10D57"/>
     <w:rsid w:val="00F11682"/>
     <w:rsid w:val="00F13190"/>
     <w:rsid w:val="00F14B99"/>
     <w:rsid w:val="00F15D07"/>
     <w:rsid w:val="00F1652D"/>
     <w:rsid w:val="00F1683A"/>
     <w:rsid w:val="00F205EB"/>
     <w:rsid w:val="00F20949"/>
     <w:rsid w:val="00F21850"/>
     <w:rsid w:val="00F21EBC"/>
     <w:rsid w:val="00F26489"/>
     <w:rsid w:val="00F2719F"/>
     <w:rsid w:val="00F27B6B"/>
+    <w:rsid w:val="00F30F3B"/>
     <w:rsid w:val="00F316F2"/>
     <w:rsid w:val="00F31A9E"/>
     <w:rsid w:val="00F32BFC"/>
     <w:rsid w:val="00F3333B"/>
     <w:rsid w:val="00F35294"/>
     <w:rsid w:val="00F367C6"/>
     <w:rsid w:val="00F368D4"/>
     <w:rsid w:val="00F36B4C"/>
     <w:rsid w:val="00F36F40"/>
     <w:rsid w:val="00F3782F"/>
     <w:rsid w:val="00F37CC9"/>
     <w:rsid w:val="00F4003B"/>
     <w:rsid w:val="00F4008B"/>
     <w:rsid w:val="00F4030D"/>
     <w:rsid w:val="00F405A6"/>
     <w:rsid w:val="00F409FC"/>
     <w:rsid w:val="00F41804"/>
     <w:rsid w:val="00F418EF"/>
     <w:rsid w:val="00F41C70"/>
     <w:rsid w:val="00F42963"/>
     <w:rsid w:val="00F4378A"/>
     <w:rsid w:val="00F43A82"/>
     <w:rsid w:val="00F43D4B"/>
     <w:rsid w:val="00F43DED"/>
     <w:rsid w:val="00F4423A"/>
@@ -13849,73 +14290,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5213198-65C7-4F82-84B7-A186AFB030BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>12466</Characters>
+  <Pages>12</Pages>
+  <Words>2277</Words>
+  <Characters>12981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>iconectiv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14623</CharactersWithSpaces>
+  <CharactersWithSpaces>15228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mdoherty@iconectiv.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>