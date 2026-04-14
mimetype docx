--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -94,134 +94,134 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>NPAC SMS FUNCTIONALITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2755A7" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620DCDA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469714F3" w14:textId="09A34464" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
+    <w:p w14:paraId="469714F3" w14:textId="71A6D17F" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev: </w:t>
       </w:r>
       <w:r w:rsidR="008C5E73">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00535ACD">
+      <w:r w:rsidR="00F07E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00627034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00535ACD">
+      <w:r w:rsidR="00F07E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>March</w:t>
+        <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F4A39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00535ACD">
+      <w:r w:rsidR="00F07E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
@@ -1955,116 +1955,106 @@
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A458444" w14:textId="2DC37E1F" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="002C5F17">
             <w:r>
               <w:t>Accepted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67F00330" w14:textId="5ECE3FA8" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="002C5F17">
+          <w:p w14:paraId="67F00330" w14:textId="27BFE35C" w:rsidR="00535ACD" w:rsidRDefault="00F07E37" w:rsidP="002C5F17">
             <w:r>
-              <w:t>Open</w:t>
+              <w:t>Requested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DB72425" w14:textId="7C64FAA4" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="002C5F17">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F2AC3B" w14:textId="35EB05F5" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="002C5F17">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="75F2AC3B" w14:textId="35EB05F5" w:rsidR="00535ACD" w:rsidRDefault="00661AE2" w:rsidP="002C5F17">
+            <w:hyperlink w:anchor="CO572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>CO5</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>7</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>2</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5F17" w:rsidRPr="00F4003B" w14:paraId="65408458" w14:textId="77777777" w:rsidTr="007F60E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13CBC682" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2083,53 +2073,56 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CO 570 – SPID Migration SV Counting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72B0B8DF" w14:textId="5B972DF9" w:rsidR="002C5F17" w:rsidRDefault="006F23B1" w:rsidP="002C5F17">
+          <w:p w14:paraId="72B0B8DF" w14:textId="0781FB65" w:rsidR="002C5F17" w:rsidRDefault="007C0A9D" w:rsidP="002C5F17">
             <w:r>
-              <w:t>Awaiting SOW</w:t>
+              <w:t xml:space="preserve">Approved </w:t>
+            </w:r>
+            <w:r w:rsidR="006F23B1">
+              <w:t>SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00B12FBD" w14:textId="5BD2F526" w:rsidR="002C5F17" w:rsidRDefault="004928CA" w:rsidP="002C5F17">
             <w:r>
               <w:t>Requested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
@@ -2217,53 +2210,56 @@
             </w:r>
             <w:r w:rsidR="004453B4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MURF File Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7893F19E" w14:textId="0B7DDDFC" w:rsidR="007F60E6" w:rsidRDefault="006F23B1" w:rsidP="0065588A">
+          <w:p w14:paraId="7893F19E" w14:textId="2096034C" w:rsidR="007F60E6" w:rsidRDefault="007C0A9D" w:rsidP="0065588A">
             <w:r>
-              <w:t>Awaiting SOW</w:t>
+              <w:t xml:space="preserve">Approved </w:t>
+            </w:r>
+            <w:r w:rsidR="006F23B1">
+              <w:t>SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EA928C4" w14:textId="47138DEB" w:rsidR="007F60E6" w:rsidRDefault="004928CA" w:rsidP="0065588A">
             <w:r>
               <w:t>Requested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
@@ -3211,71 +3207,71 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See also PIM 155.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F177F16" w14:textId="77777777" w:rsidR="00661AE2" w:rsidRDefault="00661AE2" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0795AB53" w14:textId="3305C836" w:rsidR="00661AE2" w:rsidRPr="00535ACD" w:rsidRDefault="00661AE2" w:rsidP="000D1299">
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="003C5E2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO </w:t>
+                <w:t>C</w:t>
               </w:r>
               <w:r w:rsidRPr="003C5E2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>5</w:t>
+                <w:t>O</w:t>
               </w:r>
               <w:r w:rsidRPr="003C5E2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>7</w:t>
+                <w:t xml:space="preserve"> 57</w:t>
               </w:r>
               <w:r w:rsidR="009663CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13DA3A8A" w14:textId="231522B7" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3522,72 +3518,239 @@
           </w:p>
           <w:p w14:paraId="72481B00" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CMA to add to CO Summary – Open COs and post to the website</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36047A21" w14:textId="5340C383" w:rsidR="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="2544D679" w14:textId="77777777" w:rsidR="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>SPs were asked to review this CO in preparation for further discussion at the March NPIF meeting</w:t>
+              <w:t>SPs</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> were asked to review this CO in preparation for further discussion at the March NPIF meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC2821A" w14:textId="77777777" w:rsidR="00F07E37" w:rsidRDefault="00E73175" w:rsidP="00F07E37">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03/04/2026 NPIF Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BBCD30B" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="336"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E73175">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>There were no questions/updates from NPIF participants regarding this CO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F93020" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="336"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E73175">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LNPA – This flow is very different than others and we want to ensure that it would be utilized. LNPA asked what the adoption level is for this CO?  How many customers are requesting this?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B82160" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00ED43C9" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="696"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED43C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>John N. (10x People) – There are multiple customers that are requesting this new functionality and would utilize this feature.  The CO has everything that the originator is requesting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E55357" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00ED43C9" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="336"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED43C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There were no objections to change this CO to Requested status </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="183E6A69" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="336"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED43C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CMA to update CO Summary – Open COs and change status on website</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36047A21" w14:textId="1FEE68FD" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="336"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E73175">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>New AI – NPIF co-chairs to ask NAPM LLC to request an SOW from the vendor for CO 572</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64CE0E17" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRPr="000A27F0" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FFF7AD8" w14:textId="657F5391" w:rsidR="00535ACD" w:rsidRDefault="000D1299" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -3927,64 +4090,71 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CO 5</w:t>
               </w:r>
               <w:r w:rsidR="003C5E2A" w:rsidRPr="003C5E2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="171873B9" w14:textId="76B9D466" w:rsidR="002C5F17" w:rsidRDefault="006F23B1" w:rsidP="003E61CA">
+          <w:p w14:paraId="171873B9" w14:textId="36093787" w:rsidR="002C5F17" w:rsidRDefault="00D95129" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Awaiting SOW</w:t>
+              <w:t xml:space="preserve">Approved </w:t>
+            </w:r>
+            <w:r w:rsidR="006F23B1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01DC9D9C" w14:textId="4E3D8913" w:rsidR="002C5F17" w:rsidRDefault="00A8164E" w:rsidP="00C753E3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08/06/2025 NPIF Meeting</w:t>
             </w:r>
@@ -4617,64 +4787,71 @@
           <w:p w14:paraId="0F609365" w14:textId="399E22D9" w:rsidR="0028702B" w:rsidRPr="007F60E6" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CO 567</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0703371A" w14:textId="521654AD" w:rsidR="007F60E6" w:rsidRDefault="006F23B1" w:rsidP="003E61CA">
+          <w:p w14:paraId="0703371A" w14:textId="1AA4035F" w:rsidR="007F60E6" w:rsidRDefault="00D95129" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Awaiting SOW</w:t>
+              <w:t xml:space="preserve">Approved </w:t>
+            </w:r>
+            <w:r w:rsidR="006F23B1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="623858B4" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="00C753E3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10/02/2024 NPIF Meeting</w:t>
             </w:r>
@@ -5208,51 +5385,51 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36FAF775" w14:textId="5D5E4861" w:rsidR="0072510C" w:rsidRDefault="0072510C">
+  <w:p w14:paraId="36FAF775" w14:textId="4FCBA661" w:rsidR="0072510C" w:rsidRDefault="0072510C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NPIF – Number Portability Industry Forum</w:t>
     </w:r>
     <w:r>
@@ -5307,97 +5484,105 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00535ACD">
+    <w:r w:rsidR="00652E2D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="009D2AE9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00535ACD">
+    <w:r w:rsidR="00652E2D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>March</w:t>
+      <w:t>April</w:t>
     </w:r>
-    <w:r w:rsidR="006F4A39">
+    <w:r w:rsidR="00652E2D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 0</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00535ACD">
+    <w:r w:rsidR="006F4A39">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00652E2D">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -7401,50 +7586,144 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E8B3792"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBFCC682"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="326632F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40C6606E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7513,51 +7792,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360E71CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D714DBA0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7626,51 +7905,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="367C61D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF7EA3B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7739,51 +8018,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="369C33BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3138907E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7852,51 +8131,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AE7617C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FC2E9B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="702" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1422" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7965,51 +8244,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5742" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6462" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B696B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DDEF31A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8078,51 +8357,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE6753A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="101E9FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8191,51 +8470,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E101A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A282F05A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8304,51 +8583,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42B30620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6370303A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8417,51 +8696,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4731668D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7BEDC22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8530,51 +8809,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5461592A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEC6DEC6"/>
     <w:lvl w:ilvl="0" w:tplc="5B0A08D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -8645,51 +8924,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58410616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C407BA8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8758,51 +9037,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B7864D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="648E259E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8871,51 +9150,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BDC41B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C12906C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8984,51 +9263,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F4476D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88C8DF80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9097,51 +9376,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="627B639D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A56CAFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9210,51 +9489,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="687D532F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC927ED0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9323,51 +9602,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69E54F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="790A1650"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9436,51 +9715,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B3065EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B62EA020"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9549,51 +9828,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BAF6546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="015C9476"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9662,51 +9941,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D400AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="866EA52A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9775,51 +10054,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72E87D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA727E50"/>
     <w:lvl w:ilvl="0" w:tplc="4D82E6FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9888,51 +10167,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74E66982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E24E6980"/>
     <w:lvl w:ilvl="0" w:tplc="4D82E6FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10001,51 +10280,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768E658C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBC81840"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10114,51 +10393,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B432FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17B4D502"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10227,51 +10506,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78F52BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1FA067E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10340,51 +10619,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B1813B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC7C577A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10453,51 +10732,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C841C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C9A342C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10566,51 +10845,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E171B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0EDAD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10686,195 +10965,198 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1085145739">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1193108399">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="754473995">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2121029305">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1375345977">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1220939440">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1020544456">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="484201859">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="861364334">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="256713457">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="500969096">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="315107955">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="861364334">
-[...2 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="256713457">
+  <w:num w:numId="13" w16cid:durableId="167521699">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="500969096">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="14" w16cid:durableId="1399402366">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1110395748">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2056611600">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1706566207">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="464469824">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1099133561">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1906337823">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1172839779">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="725759936">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1165820527">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="449056113">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="686977943">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1877616034">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1379547548">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="696345761">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2083217300">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="157504956">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1547640027">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1075467713">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="558396970">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1369139251">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2123962797">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1768186746">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1177840716">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1524635323">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="282151836">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="160199661">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="998270242">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="440228388">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="981545831">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1515610946">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2119638731">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="560561726">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="589656366">
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="139265"/>
+    <o:shapedefaults v:ext="edit" spidmax="143361"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00953336"/>
     <w:rsid w:val="00001457"/>
     <w:rsid w:val="00002B41"/>
     <w:rsid w:val="00003160"/>
     <w:rsid w:val="00003B3C"/>
@@ -11817,50 +12099,51 @@
     <w:rsid w:val="00556294"/>
     <w:rsid w:val="00556394"/>
     <w:rsid w:val="0055656E"/>
     <w:rsid w:val="00557422"/>
     <w:rsid w:val="0055776F"/>
     <w:rsid w:val="00557C04"/>
     <w:rsid w:val="00557F7D"/>
     <w:rsid w:val="00561B7D"/>
     <w:rsid w:val="00562018"/>
     <w:rsid w:val="0056319D"/>
     <w:rsid w:val="005643D8"/>
     <w:rsid w:val="00564CE1"/>
     <w:rsid w:val="0056583F"/>
     <w:rsid w:val="00570638"/>
     <w:rsid w:val="0057347D"/>
     <w:rsid w:val="00573572"/>
     <w:rsid w:val="00573EC8"/>
     <w:rsid w:val="005751E1"/>
     <w:rsid w:val="00575A01"/>
     <w:rsid w:val="00575B48"/>
     <w:rsid w:val="00576FC0"/>
     <w:rsid w:val="0057716D"/>
     <w:rsid w:val="0058023A"/>
     <w:rsid w:val="00580F63"/>
     <w:rsid w:val="00581502"/>
+    <w:rsid w:val="00581B13"/>
     <w:rsid w:val="00584B63"/>
     <w:rsid w:val="00585607"/>
     <w:rsid w:val="00585D16"/>
     <w:rsid w:val="005860EB"/>
     <w:rsid w:val="00586865"/>
     <w:rsid w:val="00587200"/>
     <w:rsid w:val="00590C8A"/>
     <w:rsid w:val="005929E0"/>
     <w:rsid w:val="00594DBE"/>
     <w:rsid w:val="00596379"/>
     <w:rsid w:val="00596660"/>
     <w:rsid w:val="005966FD"/>
     <w:rsid w:val="00596F4E"/>
     <w:rsid w:val="0059752A"/>
     <w:rsid w:val="005A0391"/>
     <w:rsid w:val="005A105A"/>
     <w:rsid w:val="005A33C5"/>
     <w:rsid w:val="005A38E1"/>
     <w:rsid w:val="005A3CEB"/>
     <w:rsid w:val="005A58E4"/>
     <w:rsid w:val="005A7987"/>
     <w:rsid w:val="005B0649"/>
     <w:rsid w:val="005B1B76"/>
     <w:rsid w:val="005B2D23"/>
     <w:rsid w:val="005B4772"/>
@@ -11927,50 +12210,51 @@
     <w:rsid w:val="0062650F"/>
     <w:rsid w:val="00627034"/>
     <w:rsid w:val="006276E9"/>
     <w:rsid w:val="00627FE6"/>
     <w:rsid w:val="0063161E"/>
     <w:rsid w:val="0063190E"/>
     <w:rsid w:val="0063205B"/>
     <w:rsid w:val="00632CAA"/>
     <w:rsid w:val="0063461B"/>
     <w:rsid w:val="00635F05"/>
     <w:rsid w:val="00636668"/>
     <w:rsid w:val="0064026D"/>
     <w:rsid w:val="00640881"/>
     <w:rsid w:val="00642F10"/>
     <w:rsid w:val="0064431E"/>
     <w:rsid w:val="00644AF5"/>
     <w:rsid w:val="00645079"/>
     <w:rsid w:val="006461F8"/>
     <w:rsid w:val="006462E3"/>
     <w:rsid w:val="00647013"/>
     <w:rsid w:val="006505F4"/>
     <w:rsid w:val="00651172"/>
     <w:rsid w:val="0065220C"/>
     <w:rsid w:val="0065265A"/>
     <w:rsid w:val="006526E6"/>
+    <w:rsid w:val="00652E2D"/>
     <w:rsid w:val="006535A4"/>
     <w:rsid w:val="006547EC"/>
     <w:rsid w:val="0065588A"/>
     <w:rsid w:val="00655A50"/>
     <w:rsid w:val="00657DA0"/>
     <w:rsid w:val="0066090B"/>
     <w:rsid w:val="00661649"/>
     <w:rsid w:val="00661788"/>
     <w:rsid w:val="006619E0"/>
     <w:rsid w:val="00661AE2"/>
     <w:rsid w:val="006624BA"/>
     <w:rsid w:val="00663031"/>
     <w:rsid w:val="006638BD"/>
     <w:rsid w:val="0066425D"/>
     <w:rsid w:val="0066491B"/>
     <w:rsid w:val="00670F7D"/>
     <w:rsid w:val="00672342"/>
     <w:rsid w:val="006725D7"/>
     <w:rsid w:val="00672ADD"/>
     <w:rsid w:val="00672C1B"/>
     <w:rsid w:val="00673F97"/>
     <w:rsid w:val="00674FA2"/>
     <w:rsid w:val="006750B9"/>
     <w:rsid w:val="006758A9"/>
     <w:rsid w:val="006761BE"/>
@@ -12171,68 +12455,70 @@
     <w:rsid w:val="007A3EC3"/>
     <w:rsid w:val="007A4D31"/>
     <w:rsid w:val="007A4FC5"/>
     <w:rsid w:val="007A51D3"/>
     <w:rsid w:val="007A5892"/>
     <w:rsid w:val="007A5EAB"/>
     <w:rsid w:val="007A67AE"/>
     <w:rsid w:val="007A7DB4"/>
     <w:rsid w:val="007B00AD"/>
     <w:rsid w:val="007B03B2"/>
     <w:rsid w:val="007B0712"/>
     <w:rsid w:val="007B0CDE"/>
     <w:rsid w:val="007B10FE"/>
     <w:rsid w:val="007B16CC"/>
     <w:rsid w:val="007B1B33"/>
     <w:rsid w:val="007B22D3"/>
     <w:rsid w:val="007B4FC4"/>
     <w:rsid w:val="007B609A"/>
     <w:rsid w:val="007B73D7"/>
     <w:rsid w:val="007B794E"/>
     <w:rsid w:val="007B7E77"/>
     <w:rsid w:val="007C01BD"/>
     <w:rsid w:val="007C07DC"/>
     <w:rsid w:val="007C07EF"/>
     <w:rsid w:val="007C09E9"/>
+    <w:rsid w:val="007C0A9D"/>
     <w:rsid w:val="007C12AC"/>
     <w:rsid w:val="007C285E"/>
     <w:rsid w:val="007C47E5"/>
     <w:rsid w:val="007C5876"/>
     <w:rsid w:val="007C7A8A"/>
     <w:rsid w:val="007D02FB"/>
     <w:rsid w:val="007D1099"/>
     <w:rsid w:val="007D18F6"/>
     <w:rsid w:val="007D1D1F"/>
     <w:rsid w:val="007D21C1"/>
     <w:rsid w:val="007D22C6"/>
     <w:rsid w:val="007D2C3C"/>
     <w:rsid w:val="007D3193"/>
     <w:rsid w:val="007D45D7"/>
     <w:rsid w:val="007D498F"/>
     <w:rsid w:val="007D552F"/>
     <w:rsid w:val="007D665B"/>
     <w:rsid w:val="007D7A07"/>
+    <w:rsid w:val="007D7FD1"/>
     <w:rsid w:val="007E0D42"/>
     <w:rsid w:val="007E1132"/>
     <w:rsid w:val="007E2577"/>
     <w:rsid w:val="007E2643"/>
     <w:rsid w:val="007E283F"/>
     <w:rsid w:val="007E2BD7"/>
     <w:rsid w:val="007E4A4C"/>
     <w:rsid w:val="007E4AF9"/>
     <w:rsid w:val="007E4FFA"/>
     <w:rsid w:val="007E5DDF"/>
     <w:rsid w:val="007E6FAC"/>
     <w:rsid w:val="007F1A2C"/>
     <w:rsid w:val="007F1C09"/>
     <w:rsid w:val="007F20CF"/>
     <w:rsid w:val="007F2798"/>
     <w:rsid w:val="007F2A2A"/>
     <w:rsid w:val="007F2E2A"/>
     <w:rsid w:val="007F33D0"/>
     <w:rsid w:val="007F33E2"/>
     <w:rsid w:val="007F60E6"/>
     <w:rsid w:val="007F6396"/>
     <w:rsid w:val="007F6FDA"/>
     <w:rsid w:val="007F7E22"/>
     <w:rsid w:val="00800F80"/>
     <w:rsid w:val="008014DA"/>
@@ -12336,50 +12622,51 @@
     <w:rsid w:val="008C1BEB"/>
     <w:rsid w:val="008C2AEC"/>
     <w:rsid w:val="008C3AA8"/>
     <w:rsid w:val="008C45BC"/>
     <w:rsid w:val="008C4E23"/>
     <w:rsid w:val="008C5268"/>
     <w:rsid w:val="008C5E73"/>
     <w:rsid w:val="008D0382"/>
     <w:rsid w:val="008D25C6"/>
     <w:rsid w:val="008D4379"/>
     <w:rsid w:val="008D66DA"/>
     <w:rsid w:val="008D7470"/>
     <w:rsid w:val="008E0174"/>
     <w:rsid w:val="008E01B6"/>
     <w:rsid w:val="008E1275"/>
     <w:rsid w:val="008E1553"/>
     <w:rsid w:val="008E1F87"/>
     <w:rsid w:val="008E346E"/>
     <w:rsid w:val="008E3ED5"/>
     <w:rsid w:val="008E4020"/>
     <w:rsid w:val="008E492B"/>
     <w:rsid w:val="008E5C91"/>
     <w:rsid w:val="008E64B6"/>
     <w:rsid w:val="008E68FA"/>
     <w:rsid w:val="008E6B3F"/>
+    <w:rsid w:val="008E75DB"/>
     <w:rsid w:val="008F0A97"/>
     <w:rsid w:val="008F1609"/>
     <w:rsid w:val="008F3D0E"/>
     <w:rsid w:val="008F3FD5"/>
     <w:rsid w:val="008F40EE"/>
     <w:rsid w:val="008F6806"/>
     <w:rsid w:val="008F68CD"/>
     <w:rsid w:val="008F6AF1"/>
     <w:rsid w:val="008F79A3"/>
     <w:rsid w:val="00900148"/>
     <w:rsid w:val="00900806"/>
     <w:rsid w:val="009013AF"/>
     <w:rsid w:val="00901540"/>
     <w:rsid w:val="00901EF2"/>
     <w:rsid w:val="00901F5B"/>
     <w:rsid w:val="009020EE"/>
     <w:rsid w:val="00903313"/>
     <w:rsid w:val="009038C3"/>
     <w:rsid w:val="009038DE"/>
     <w:rsid w:val="00903E65"/>
     <w:rsid w:val="009041C1"/>
     <w:rsid w:val="0090505A"/>
     <w:rsid w:val="0090521E"/>
     <w:rsid w:val="009071C6"/>
     <w:rsid w:val="00907327"/>
@@ -12909,50 +13196,51 @@
     <w:rsid w:val="00C42AFB"/>
     <w:rsid w:val="00C42FC3"/>
     <w:rsid w:val="00C442C5"/>
     <w:rsid w:val="00C44873"/>
     <w:rsid w:val="00C44C90"/>
     <w:rsid w:val="00C44E35"/>
     <w:rsid w:val="00C44E50"/>
     <w:rsid w:val="00C45C88"/>
     <w:rsid w:val="00C4708B"/>
     <w:rsid w:val="00C47871"/>
     <w:rsid w:val="00C5096C"/>
     <w:rsid w:val="00C51C3F"/>
     <w:rsid w:val="00C526EE"/>
     <w:rsid w:val="00C546F5"/>
     <w:rsid w:val="00C5485B"/>
     <w:rsid w:val="00C54F6F"/>
     <w:rsid w:val="00C567D4"/>
     <w:rsid w:val="00C578D5"/>
     <w:rsid w:val="00C60245"/>
     <w:rsid w:val="00C605D4"/>
     <w:rsid w:val="00C613DB"/>
     <w:rsid w:val="00C61C40"/>
     <w:rsid w:val="00C623F9"/>
     <w:rsid w:val="00C625F2"/>
     <w:rsid w:val="00C626BE"/>
+    <w:rsid w:val="00C62B1E"/>
     <w:rsid w:val="00C62CF2"/>
     <w:rsid w:val="00C62E8E"/>
     <w:rsid w:val="00C62EFB"/>
     <w:rsid w:val="00C632F4"/>
     <w:rsid w:val="00C637CC"/>
     <w:rsid w:val="00C64380"/>
     <w:rsid w:val="00C646C9"/>
     <w:rsid w:val="00C64F0D"/>
     <w:rsid w:val="00C653AB"/>
     <w:rsid w:val="00C654D6"/>
     <w:rsid w:val="00C65699"/>
     <w:rsid w:val="00C6678B"/>
     <w:rsid w:val="00C66A12"/>
     <w:rsid w:val="00C67D28"/>
     <w:rsid w:val="00C7014D"/>
     <w:rsid w:val="00C70A1F"/>
     <w:rsid w:val="00C729F9"/>
     <w:rsid w:val="00C741B7"/>
     <w:rsid w:val="00C7439B"/>
     <w:rsid w:val="00C753E3"/>
     <w:rsid w:val="00C755E6"/>
     <w:rsid w:val="00C76131"/>
     <w:rsid w:val="00C7698E"/>
     <w:rsid w:val="00C76FE1"/>
     <w:rsid w:val="00C77882"/>
@@ -13119,50 +13407,51 @@
     <w:rsid w:val="00D754A4"/>
     <w:rsid w:val="00D77682"/>
     <w:rsid w:val="00D77A8D"/>
     <w:rsid w:val="00D77D67"/>
     <w:rsid w:val="00D77F56"/>
     <w:rsid w:val="00D8054F"/>
     <w:rsid w:val="00D8061A"/>
     <w:rsid w:val="00D80D51"/>
     <w:rsid w:val="00D81065"/>
     <w:rsid w:val="00D82568"/>
     <w:rsid w:val="00D82D3A"/>
     <w:rsid w:val="00D84132"/>
     <w:rsid w:val="00D846D3"/>
     <w:rsid w:val="00D84FBD"/>
     <w:rsid w:val="00D8506E"/>
     <w:rsid w:val="00D865CA"/>
     <w:rsid w:val="00D86804"/>
     <w:rsid w:val="00D87D03"/>
     <w:rsid w:val="00D90A92"/>
     <w:rsid w:val="00D91763"/>
     <w:rsid w:val="00D91A26"/>
     <w:rsid w:val="00D93963"/>
     <w:rsid w:val="00D93A55"/>
     <w:rsid w:val="00D93AB6"/>
     <w:rsid w:val="00D946EC"/>
+    <w:rsid w:val="00D95129"/>
     <w:rsid w:val="00D95588"/>
     <w:rsid w:val="00D968BB"/>
     <w:rsid w:val="00D96EFB"/>
     <w:rsid w:val="00D974B1"/>
     <w:rsid w:val="00DA0165"/>
     <w:rsid w:val="00DA01EC"/>
     <w:rsid w:val="00DA06C1"/>
     <w:rsid w:val="00DA1BF6"/>
     <w:rsid w:val="00DA2108"/>
     <w:rsid w:val="00DA260D"/>
     <w:rsid w:val="00DA29A1"/>
     <w:rsid w:val="00DA2B37"/>
     <w:rsid w:val="00DA31F6"/>
     <w:rsid w:val="00DA3A38"/>
     <w:rsid w:val="00DA42E1"/>
     <w:rsid w:val="00DA6430"/>
     <w:rsid w:val="00DB114F"/>
     <w:rsid w:val="00DB398E"/>
     <w:rsid w:val="00DB3D41"/>
     <w:rsid w:val="00DB4FA6"/>
     <w:rsid w:val="00DB56C7"/>
     <w:rsid w:val="00DC06F7"/>
     <w:rsid w:val="00DC320E"/>
     <w:rsid w:val="00DC36A4"/>
     <w:rsid w:val="00DC3D11"/>
@@ -13248,50 +13537,51 @@
     <w:rsid w:val="00E44CEF"/>
     <w:rsid w:val="00E46C94"/>
     <w:rsid w:val="00E47C1C"/>
     <w:rsid w:val="00E50905"/>
     <w:rsid w:val="00E5137D"/>
     <w:rsid w:val="00E51C10"/>
     <w:rsid w:val="00E52949"/>
     <w:rsid w:val="00E52AEE"/>
     <w:rsid w:val="00E5329C"/>
     <w:rsid w:val="00E54ACE"/>
     <w:rsid w:val="00E54FDF"/>
     <w:rsid w:val="00E57259"/>
     <w:rsid w:val="00E5788A"/>
     <w:rsid w:val="00E622A8"/>
     <w:rsid w:val="00E63169"/>
     <w:rsid w:val="00E64148"/>
     <w:rsid w:val="00E64E69"/>
     <w:rsid w:val="00E65168"/>
     <w:rsid w:val="00E65596"/>
     <w:rsid w:val="00E657AF"/>
     <w:rsid w:val="00E6641F"/>
     <w:rsid w:val="00E70C1E"/>
     <w:rsid w:val="00E70EF2"/>
     <w:rsid w:val="00E7127C"/>
     <w:rsid w:val="00E7189C"/>
+    <w:rsid w:val="00E73175"/>
     <w:rsid w:val="00E739EA"/>
     <w:rsid w:val="00E73BBC"/>
     <w:rsid w:val="00E74CD6"/>
     <w:rsid w:val="00E75061"/>
     <w:rsid w:val="00E75629"/>
     <w:rsid w:val="00E76A8F"/>
     <w:rsid w:val="00E76D3E"/>
     <w:rsid w:val="00E7771A"/>
     <w:rsid w:val="00E8012D"/>
     <w:rsid w:val="00E81C65"/>
     <w:rsid w:val="00E81F23"/>
     <w:rsid w:val="00E82246"/>
     <w:rsid w:val="00E842B8"/>
     <w:rsid w:val="00E84312"/>
     <w:rsid w:val="00E84D84"/>
     <w:rsid w:val="00E8503B"/>
     <w:rsid w:val="00E85C8C"/>
     <w:rsid w:val="00E8671D"/>
     <w:rsid w:val="00E875E7"/>
     <w:rsid w:val="00E87A80"/>
     <w:rsid w:val="00E87AA3"/>
     <w:rsid w:val="00E87AEB"/>
     <w:rsid w:val="00E87E23"/>
     <w:rsid w:val="00E90512"/>
     <w:rsid w:val="00E91717"/>
@@ -13364,50 +13654,51 @@
     <w:rsid w:val="00EE6340"/>
     <w:rsid w:val="00EE6F33"/>
     <w:rsid w:val="00EF03DE"/>
     <w:rsid w:val="00EF08B0"/>
     <w:rsid w:val="00EF176D"/>
     <w:rsid w:val="00EF2740"/>
     <w:rsid w:val="00EF31AE"/>
     <w:rsid w:val="00EF345F"/>
     <w:rsid w:val="00EF54AB"/>
     <w:rsid w:val="00EF575D"/>
     <w:rsid w:val="00EF667D"/>
     <w:rsid w:val="00EF705F"/>
     <w:rsid w:val="00EF7494"/>
     <w:rsid w:val="00EF7496"/>
     <w:rsid w:val="00EF7F5E"/>
     <w:rsid w:val="00F0015F"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00636"/>
     <w:rsid w:val="00F0117F"/>
     <w:rsid w:val="00F026CA"/>
     <w:rsid w:val="00F0283D"/>
     <w:rsid w:val="00F02AB6"/>
     <w:rsid w:val="00F05BA3"/>
     <w:rsid w:val="00F0740B"/>
     <w:rsid w:val="00F07BA1"/>
+    <w:rsid w:val="00F07E37"/>
     <w:rsid w:val="00F10D57"/>
     <w:rsid w:val="00F11682"/>
     <w:rsid w:val="00F13190"/>
     <w:rsid w:val="00F14B99"/>
     <w:rsid w:val="00F15D07"/>
     <w:rsid w:val="00F1652D"/>
     <w:rsid w:val="00F1683A"/>
     <w:rsid w:val="00F205EB"/>
     <w:rsid w:val="00F20949"/>
     <w:rsid w:val="00F21850"/>
     <w:rsid w:val="00F21EBC"/>
     <w:rsid w:val="00F26489"/>
     <w:rsid w:val="00F2719F"/>
     <w:rsid w:val="00F316F2"/>
     <w:rsid w:val="00F31A9E"/>
     <w:rsid w:val="00F32BFC"/>
     <w:rsid w:val="00F3333B"/>
     <w:rsid w:val="00F35294"/>
     <w:rsid w:val="00F367C6"/>
     <w:rsid w:val="00F368D4"/>
     <w:rsid w:val="00F36B4C"/>
     <w:rsid w:val="00F36F40"/>
     <w:rsid w:val="00F3782F"/>
     <w:rsid w:val="00F37CC9"/>
     <w:rsid w:val="00F4003B"/>
@@ -13488,83 +13779,84 @@
     <w:rsid w:val="00FB5394"/>
     <w:rsid w:val="00FB65C3"/>
     <w:rsid w:val="00FC0200"/>
     <w:rsid w:val="00FC1702"/>
     <w:rsid w:val="00FC178F"/>
     <w:rsid w:val="00FC230E"/>
     <w:rsid w:val="00FC287D"/>
     <w:rsid w:val="00FC29A0"/>
     <w:rsid w:val="00FC2D3B"/>
     <w:rsid w:val="00FC318C"/>
     <w:rsid w:val="00FC385B"/>
     <w:rsid w:val="00FC38CB"/>
     <w:rsid w:val="00FC39C0"/>
     <w:rsid w:val="00FC429E"/>
     <w:rsid w:val="00FC4535"/>
     <w:rsid w:val="00FC4CEA"/>
     <w:rsid w:val="00FC5764"/>
     <w:rsid w:val="00FD0444"/>
     <w:rsid w:val="00FD19A7"/>
     <w:rsid w:val="00FD2D7E"/>
     <w:rsid w:val="00FD3522"/>
     <w:rsid w:val="00FD7586"/>
     <w:rsid w:val="00FD775F"/>
     <w:rsid w:val="00FD7F55"/>
     <w:rsid w:val="00FE0BBC"/>
+    <w:rsid w:val="00FE2170"/>
     <w:rsid w:val="00FE5EFD"/>
     <w:rsid w:val="00FE658E"/>
     <w:rsid w:val="00FE70BB"/>
     <w:rsid w:val="00FE76AD"/>
     <w:rsid w:val="00FF0264"/>
     <w:rsid w:val="00FF051A"/>
     <w:rsid w:val="00FF06AF"/>
     <w:rsid w:val="00FF0B7E"/>
     <w:rsid w:val="00FF32BA"/>
     <w:rsid w:val="00FF33FB"/>
     <w:rsid w:val="00FF3F63"/>
     <w:rsid w:val="00FF4A70"/>
     <w:rsid w:val="00FF52F0"/>
     <w:rsid w:val="00FF6B90"/>
     <w:rsid w:val="00FF7F76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="139265"/>
+    <o:shapedefaults v:ext="edit" spidmax="143361"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="08B2DE86"/>
   <w15:docId w15:val="{DC23BE60-9244-46C6-A630-EAED8A363976}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -15689,71 +15981,71 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5213198-65C7-4F82-84B7-A186AFB030BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8882</Characters>
+  <Pages>9</Pages>
+  <Words>1866</Words>
+  <Characters>9685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>246</Lines>
-  <Paragraphs>217</Paragraphs>
+  <Lines>691</Lines>
+  <Paragraphs>550</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>iconectiv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10647</CharactersWithSpaces>
+  <CharactersWithSpaces>11001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mdoherty@iconectiv.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>