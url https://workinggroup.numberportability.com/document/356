--- v4 (2026-04-14)
+++ v5 (2026-06-13)
@@ -94,134 +94,134 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>NPAC SMS FUNCTIONALITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2755A7" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620DCDA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469714F3" w14:textId="71A6D17F" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
+    <w:p w14:paraId="469714F3" w14:textId="3AD439BB" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev: </w:t>
       </w:r>
       <w:r w:rsidR="008C5E73">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F07E37">
+      <w:r w:rsidR="00DB575F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00627034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F07E37">
+      <w:r w:rsidR="00DB575F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>April</w:t>
+        <w:t>June</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F4A39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00F07E37">
+      <w:r w:rsidR="00DB575F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
@@ -1880,50 +1880,184 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7375959E" w14:textId="77777777" w:rsidR="00847610" w:rsidRDefault="00847610" w:rsidP="00C654D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Go To Link</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00DB575F" w:rsidRPr="00F4003B" w14:paraId="6B729A96" w14:textId="77777777" w:rsidTr="007F60E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="518F8D23" w14:textId="77777777" w:rsidR="00DB575F" w:rsidRDefault="00DB575F" w:rsidP="002C5F17">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7470" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B2650A9" w14:textId="14E42945" w:rsidR="00DB575F" w:rsidRDefault="00DB575F" w:rsidP="002C5F17">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CO 573 – Unauthorized LRN Creati</w:t>
+            </w:r>
+            <w:r w:rsidR="00241716">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n in Non-Owned CO Codes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57F107CF" w14:textId="7B96D413" w:rsidR="00DB575F" w:rsidRDefault="00DB575F" w:rsidP="002C5F17">
+            <w:r>
+              <w:t>Accepted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54C574AD" w14:textId="0202234E" w:rsidR="00DB575F" w:rsidRDefault="00DB575F" w:rsidP="002C5F17">
+            <w:r>
+              <w:t>Open</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="361A00F1" w14:textId="4F1729FD" w:rsidR="00DB575F" w:rsidRDefault="00DB575F" w:rsidP="002C5F17">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EA2ED34" w14:textId="0F42BD53" w:rsidR="00DB575F" w:rsidRDefault="00D60F20" w:rsidP="002C5F17">
+            <w:hyperlink w:anchor="CO573" w:history="1">
+              <w:r w:rsidRPr="00D60F20">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>CO573</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00535ACD" w:rsidRPr="00F4003B" w14:paraId="79C638F5" w14:textId="77777777" w:rsidTr="007F60E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3600077D" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="002C5F17">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7470" w:type="dxa"/>
@@ -1939,53 +2073,53 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CO 572 – Pooled SV Modification – 10x People/iconectiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A458444" w14:textId="2DC37E1F" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="002C5F17">
+          <w:p w14:paraId="4A458444" w14:textId="7AB790B9" w:rsidR="00535ACD" w:rsidRDefault="007809F3" w:rsidP="002C5F17">
             <w:r>
-              <w:t>Accepted</w:t>
+              <w:t>Approved SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67F00330" w14:textId="27BFE35C" w:rsidR="00535ACD" w:rsidRDefault="00F07E37" w:rsidP="002C5F17">
             <w:r>
               <w:t>Requested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
@@ -1996,88 +2130,82 @@
           <w:p w14:paraId="7DB72425" w14:textId="7C64FAA4" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="002C5F17">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75F2AC3B" w14:textId="35EB05F5" w:rsidR="00535ACD" w:rsidRDefault="00661AE2" w:rsidP="002C5F17">
             <w:hyperlink w:anchor="CO572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>CO5</w:t>
-[...11 lines deleted...]
-                <w:t>2</w:t>
+                <w:t>CO572</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5F17" w:rsidRPr="00F4003B" w14:paraId="65408458" w14:textId="77777777" w:rsidTr="007F60E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13CBC682" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
+          <w:p w14:paraId="13CBC682" w14:textId="48B260A8" w:rsidR="002C5F17" w:rsidRDefault="00DB575F" w:rsidP="002C5F17">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">R5.4 – </w:t>
+            </w:r>
+            <w:r w:rsidR="002E6744">
+              <w:t>1Q ‘27</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B8B1BA8" w14:textId="2ACC44B1" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2150,59 +2278,74 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="792A425B" w14:textId="7DBD71A7" w:rsidR="002C5F17" w:rsidRDefault="00BB35EB" w:rsidP="002C5F17">
             <w:hyperlink w:anchor="CO570" w:history="1">
               <w:r w:rsidRPr="00BB35EB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>CO570</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F60E6" w:rsidRPr="00F4003B" w14:paraId="47858A3D" w14:textId="77777777" w:rsidTr="007F60E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2975D4F2" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRPr="00F4003B" w:rsidRDefault="007F60E6" w:rsidP="0065588A">
+          <w:p w14:paraId="2975D4F2" w14:textId="55A7409C" w:rsidR="007F60E6" w:rsidRPr="00F4003B" w:rsidRDefault="00DB575F" w:rsidP="0065588A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">R5.4 </w:t>
+            </w:r>
+            <w:r w:rsidR="002E6744">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E6744">
+              <w:t>1Q ‘</w:t>
+            </w:r>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="287701FC" w14:textId="11DBE4E0" w:rsidR="007F60E6" w:rsidRDefault="007F60E6" w:rsidP="0065588A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3051,72 +3194,636 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="758" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6801CA7C" w14:textId="77777777" w:rsidR="005D3DD3" w:rsidRPr="00672C1B" w:rsidRDefault="005D3DD3" w:rsidP="008B60FF">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-118" w:right="-108" w:hanging="5"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LSMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00036A7A" w:rsidRPr="000A27F0" w14:paraId="48FA2DF4" w14:textId="77777777" w:rsidTr="001237E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FC5AE9" w14:textId="315D18AD" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="CO573"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CO 573</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09388194" w14:textId="0B17921B" w:rsidR="00036A7A" w:rsidRDefault="007809F3" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>iconectiv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1058" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CFB194" w14:textId="265ABBB0" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>04/29/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296D04CE" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="002C5F17" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="12" w:right="-88"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5F17">
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565E15BF" w14:textId="736F0FE6" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="12" w:right="-88"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Unauthorized LRN Creation in Non</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60F20">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>-O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>wned CO Codes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="384B6BEA" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A"/>
+          <w:p w14:paraId="72752217" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="002C5F17" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="12" w:right="-88"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5F17">
+              <w:t>Business Need:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F6F9727" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036A7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CO Code Holder is the only entity authorized to establish LRNs in an NPA-NXX, unless there is a business arrangement between the CO Code Holder and another service provider.  When an unauthorized service provider creates an LRN within the NPA-NXX they are misusing the LRN and are in violation of ATIS 0300065 – LRN Assignment Practices which states “The LRN shall be selected and established from a valid NPA-NXX that has been uniquely assigned to the service provider by the North American Numbering Plan Administrator (NANPA) and published in the LERG Routing Guide.”    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7706B324" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12A9C72B" w14:textId="57137592" w:rsidR="00036A7A" w:rsidRPr="000D1299" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036A7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unauthorized LRNs may result in inconsistent routing across networks, conflicting LRN to OCN mapping, erroneous call flows, default routing or translation failures, or the inability to disconnect or transfer a CO Code or Thousands-Block.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164A6503" w14:textId="780F29AA" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>See also PIM 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F11D3E5" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkStart w:id="3" w:name="_CO_573"/>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p w14:paraId="55DC580D" w14:textId="2E420CF8" w:rsidR="00036A7A" w:rsidRPr="002C5F17" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="12" w:right="-88"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00783216">
+              <w:instrText>HYPERLINK "https://workinggroup.numberportability.com/documents/co-573"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003C5E2A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>CO 57</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012ACA09" w14:textId="15B19615" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Accepted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D75F7F" w14:textId="79EFF558" w:rsidR="00036A7A" w:rsidRPr="000D1299" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1299">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/26 NPIF Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C4A03C" w14:textId="6F56443F" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036A7A">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The draft Change Order for PIM 162 was reviewed by LNPA (Matt T.), accepted and assigned # 573</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F440A12" w14:textId="72E7CF38" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036A7A">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If the NPIF wants to address cleanup of SVs on these LRNs, that would require a new PIM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10431A27" w14:textId="1B3FF5EE" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036A7A">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CMA to update the CO Summary – Open COs and post the Change Order to the website</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794EF3D3" w14:textId="573A0272" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036A7A">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How does this CO apply to resellers?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64ECE58E" w14:textId="6D183115" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:ind w:left="696"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036A7A">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The LRN would be created by one of the Network IDs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6195708B" w14:textId="7213AC50" w:rsidR="00036A7A" w:rsidRPr="000D1299" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036A7A">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This CO is not code specific but is region specific</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0B63F5" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="000A27F0" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="-160" w:right="-96"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79067CAD" w14:textId="51DB8895" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="-130" w:right="-76"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E9EE6A" w14:textId="6E138CF9" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="-150" w:right="-148"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="116C0BD6" w14:textId="551737F1" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="790ED479" w14:textId="43F3C1DD" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="-98" w:right="-108"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00535ACD" w:rsidRPr="000A27F0" w14:paraId="444A5FEB" w14:textId="77777777" w:rsidTr="001237E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E4C9D17" w14:textId="061EE011" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="CO572"/>
+            <w:bookmarkStart w:id="4" w:name="CO572"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CO 572</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C337497" w14:textId="0B916825" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10x People/iconectiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3207,103 +3914,83 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See also PIM 155.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F177F16" w14:textId="77777777" w:rsidR="00661AE2" w:rsidRDefault="00661AE2" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0795AB53" w14:textId="3305C836" w:rsidR="00661AE2" w:rsidRPr="00535ACD" w:rsidRDefault="00661AE2" w:rsidP="000D1299">
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="003C5E2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>C</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve"> 57</w:t>
+                <w:t>CO 57</w:t>
               </w:r>
               <w:r w:rsidR="009663CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13DA3A8A" w14:textId="231522B7" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="003E61CA">
+          <w:p w14:paraId="13DA3A8A" w14:textId="6F380895" w:rsidR="00535ACD" w:rsidRDefault="007809F3" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Accepted</w:t>
+              <w:t>Approved SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B13253" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02/04/26 NPIF Meeting</w:t>
             </w:r>
@@ -3540,50 +4227,51 @@
               <w:t>CMA to add to CO Summary – Open COs and post to the website</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2544D679" w14:textId="77777777" w:rsidR="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SPs</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> were asked to review this CO in preparation for further discussion at the March NPIF meeting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC2821A" w14:textId="77777777" w:rsidR="00F07E37" w:rsidRDefault="00E73175" w:rsidP="00F07E37">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -3828,59 +4516,60 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5F17" w:rsidRPr="000A27F0" w14:paraId="46350F62" w14:textId="77777777" w:rsidTr="001237E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="318711DB" w14:textId="608DFC96" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="CO570"/>
+            <w:bookmarkStart w:id="5" w:name="CO570"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CO 570</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25C4C8ED" w14:textId="4E95779C" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iconectiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4012,51 +4701,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The SPID Migration Quota – SVs tunable currently defines the maximum number of SVs within a region for a given SPID Migration maintenance window, but the SV/NPB records that may be migrated by the NPAC SMS can differ from the records migrated by a local system. Local systems manage SV records for non-pool SVs (LNP Type of LSPP and LISP) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and also</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> manage NPB records. Since pool SVs (LNP Type of Pool) are not sent to or maintained by local systems, including pool SVs in SPID migration quotas can limit the overall number of local system records that can be updated in weekly SPID migrations. In contrast, the NPAC SMS does maintain pool SV records in addition to the non-pool SV and NPB records managed by local systems, so the quantity of pool SVs that need to be updated during a SPID migration continues to be a consideration for the LNPA.</w:t>
+              <w:t xml:space="preserve"> manage NPB records. Since pool SVs (LNP Type of Pool) are not sent to or maintained by local systems, including pool SVs in SPID migration quotas can limit the overall number of local system records that can be updated in weekly SPID migrations. In contrast, the NPAC SMS does maintain pool SV records in addition to the non-pool SV and NPB </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F17">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>records managed by local systems, so the quantity of pool SVs that need to be updated during a SPID migration continues to be a consideration for the LNPA.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DEC421C" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRPr="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Because the number of records migrated by local systems and NPAC SMS can differ significantly, and because the SPID Migration calendar fills up as SPs spread out SPID Migrations to stay under the current SV quota, the industry could benefit by using different SPID Migration quotas to represent an NPAC SMS maximum and a local system maximum.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11D0D9E5" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
@@ -4103,50 +4800,51 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="171873B9" w14:textId="36093787" w:rsidR="002C5F17" w:rsidRDefault="00D95129" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Approved </w:t>
             </w:r>
             <w:r w:rsidR="006F23B1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01DC9D9C" w14:textId="4E3D8913" w:rsidR="002C5F17" w:rsidRDefault="00A8164E" w:rsidP="00C753E3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4602,59 +5300,59 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F60E6" w:rsidRPr="000A27F0" w14:paraId="259EC02A" w14:textId="77777777" w:rsidTr="001237E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2225B363" w14:textId="6FDB2B82" w:rsidR="007F60E6" w:rsidRPr="00181B18" w:rsidRDefault="007F60E6" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="CO567"/>
+            <w:bookmarkStart w:id="6" w:name="CO567"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CO 567</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5FA892" w14:textId="58A1187C" w:rsidR="007F60E6" w:rsidRDefault="007F60E6" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iconectiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4722,51 +5420,59 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F60E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Need:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72CC1546" w14:textId="28629473" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Currently, though NPBs having a pseudo-LRN (LRN = 000-000-0000) and the associated NPA-NXX-Xs are migrated when the NPA-NXX of the NPB exists in the NPA-NXX Selection Input Criteria SPID Migration Update Request Files (SIC-SMURF file), some local systems are only migrating the NPA-NXX-Xs that exist in the NPA-NXX-X SIC-SMURF file, which would not be the case for pseudo-LRN NPBs. For thousands-blocks, in addition to migrating a pseudo-LRN NPB object based on its NPA-NXX being included in the NPA-NXX SIC-SMURF file, the associated NPA-NXX-X object is migrated as well, since the two objects must be kept in sync. Additionally, there may be occasions an NPA-NXX-X that indicates it is a pseudo-LRN block is migrated by the NPAC, but the NPB does not exist. In these cases</w:t>
+              <w:t xml:space="preserve">Currently, though NPBs having a pseudo-LRN (LRN = 000-000-0000) and the associated NPA-NXX-Xs are migrated when the NPA-NXX of the NPB exists in the NPA-NXX Selection Input Criteria SPID Migration Update Request Files (SIC-SMURF file), some local systems are only migrating the NPA-NXX-Xs that exist in the NPA-NXX-X SIC-SMURF file, which would not be the case for pseudo-LRN NPBs. For thousands-blocks, in addition to migrating a pseudo-LRN NPB object based on its NPA-NXX being included in the NPA-NXX SIC-SMURF file, the associated NPA-NXX-X object is migrated as well, since the two objects must be kept in sync. Additionally, there may be occasions an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028702B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>NPA-NXX-X that indicates it is a pseudo-LRN block is migrated by the NPAC, but the NPB does not exist. In these cases</w:t>
             </w:r>
             <w:r w:rsidR="004453B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the local system does not have a way to determine that the -X is related to a pseudo-LRN NPB, and should be migrated in the SOA/LSMS, because the -X download sent to the SOAs/LSMSs does not include a pseudo-LRN indicator. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56ED386A" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
@@ -4800,50 +5506,51 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CO 567</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0703371A" w14:textId="1AA4035F" w:rsidR="007F60E6" w:rsidRDefault="00D95129" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Approved </w:t>
             </w:r>
             <w:r w:rsidR="006F23B1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="623858B4" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="00C753E3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5022,50 +5729,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5C682CE8" w14:textId="3830ADC6" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Consensus was reached to move CO 567 to requested status</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74339484" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5250,82 +5958,82 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>OPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26C52AA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRPr="000A27F0" w:rsidRDefault="001635C0" w:rsidP="003E2178">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="CO556"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="7" w:name="CO556"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:sectPr w:rsidR="001635C0" w:rsidRPr="000A27F0" w:rsidSect="000A42F5">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="540" w:left="720" w:header="720" w:footer="379" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BAD8835" w14:textId="77777777" w:rsidR="005063B0" w:rsidRDefault="005063B0">
+    <w:p w14:paraId="61E8C9A7" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DA09541" w14:textId="77777777" w:rsidR="005063B0" w:rsidRDefault="005063B0">
+    <w:p w14:paraId="4FB6FF90" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6909A95A" w14:textId="77777777" w:rsidR="005063B0" w:rsidRDefault="005063B0"/>
+    <w:p w14:paraId="061048E0" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5385,51 +6093,51 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36FAF775" w14:textId="4FCBA661" w:rsidR="0072510C" w:rsidRDefault="0072510C">
+  <w:p w14:paraId="36FAF775" w14:textId="52E5E04A" w:rsidR="0072510C" w:rsidRDefault="0072510C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NPIF – Number Portability Industry Forum</w:t>
     </w:r>
     <w:r>
@@ -5484,152 +6192,152 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00652E2D">
+    <w:r w:rsidR="00DB575F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="009D2AE9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00652E2D">
+    <w:r w:rsidR="00DB575F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>April</w:t>
+      <w:t>June</w:t>
     </w:r>
     <w:r w:rsidR="00652E2D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006F4A39">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00652E2D">
+    <w:r w:rsidR="00DB575F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BEE4921" w14:textId="77777777" w:rsidR="005063B0" w:rsidRDefault="005063B0">
+    <w:p w14:paraId="64DCFEFF" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="641559F5" w14:textId="77777777" w:rsidR="005063B0" w:rsidRDefault="005063B0">
+    <w:p w14:paraId="6D2C2B72" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15FDC188" w14:textId="77777777" w:rsidR="005063B0" w:rsidRDefault="005063B0"/>
+    <w:p w14:paraId="52219FCD" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001540BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6748A7AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -11105,58 +11813,58 @@
   </w:num>
   <w:num w:numId="42" w16cid:durableId="440228388">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="981545831">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1515610946">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2119638731">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="560561726">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="589656366">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="143361"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00953336"/>
     <w:rsid w:val="00001457"/>
     <w:rsid w:val="00002B41"/>
     <w:rsid w:val="00003160"/>
     <w:rsid w:val="00003B3C"/>
@@ -11174,50 +11882,51 @@
     <w:rsid w:val="00017F8C"/>
     <w:rsid w:val="00020CE7"/>
     <w:rsid w:val="00023769"/>
     <w:rsid w:val="00023BAC"/>
     <w:rsid w:val="00024C16"/>
     <w:rsid w:val="00024C19"/>
     <w:rsid w:val="00024FD4"/>
     <w:rsid w:val="000256D5"/>
     <w:rsid w:val="00025D73"/>
     <w:rsid w:val="00026516"/>
     <w:rsid w:val="00026B7A"/>
     <w:rsid w:val="00026E62"/>
     <w:rsid w:val="00026FE8"/>
     <w:rsid w:val="00027586"/>
     <w:rsid w:val="00027A47"/>
     <w:rsid w:val="00030A0B"/>
     <w:rsid w:val="00031068"/>
     <w:rsid w:val="00032351"/>
     <w:rsid w:val="000323C0"/>
     <w:rsid w:val="00032AA2"/>
     <w:rsid w:val="00033067"/>
     <w:rsid w:val="00033E12"/>
     <w:rsid w:val="00033E26"/>
     <w:rsid w:val="00035BFC"/>
     <w:rsid w:val="000361F3"/>
+    <w:rsid w:val="00036A7A"/>
     <w:rsid w:val="00036E4E"/>
     <w:rsid w:val="000371DA"/>
     <w:rsid w:val="00037679"/>
     <w:rsid w:val="00037C85"/>
     <w:rsid w:val="00040C58"/>
     <w:rsid w:val="00041180"/>
     <w:rsid w:val="000437D4"/>
     <w:rsid w:val="00044522"/>
     <w:rsid w:val="00044B90"/>
     <w:rsid w:val="00044DBA"/>
     <w:rsid w:val="00044F4E"/>
     <w:rsid w:val="00044FEE"/>
     <w:rsid w:val="00045C90"/>
     <w:rsid w:val="000462A2"/>
     <w:rsid w:val="00046316"/>
     <w:rsid w:val="00046E96"/>
     <w:rsid w:val="00047654"/>
     <w:rsid w:val="000509A4"/>
     <w:rsid w:val="000517F3"/>
     <w:rsid w:val="00051EE1"/>
     <w:rsid w:val="00051EEB"/>
     <w:rsid w:val="00052BF3"/>
     <w:rsid w:val="00052C3A"/>
     <w:rsid w:val="00052EB1"/>
     <w:rsid w:val="00052FCD"/>
@@ -11535,50 +12244,51 @@
     <w:rsid w:val="00221B26"/>
     <w:rsid w:val="0022219C"/>
     <w:rsid w:val="0022363E"/>
     <w:rsid w:val="0022383C"/>
     <w:rsid w:val="00223D32"/>
     <w:rsid w:val="00223FDC"/>
     <w:rsid w:val="0022482A"/>
     <w:rsid w:val="00224901"/>
     <w:rsid w:val="00226610"/>
     <w:rsid w:val="00226F98"/>
     <w:rsid w:val="0023053A"/>
     <w:rsid w:val="00230921"/>
     <w:rsid w:val="00230D46"/>
     <w:rsid w:val="00231739"/>
     <w:rsid w:val="00231E28"/>
     <w:rsid w:val="00232D03"/>
     <w:rsid w:val="00233B84"/>
     <w:rsid w:val="002357E5"/>
     <w:rsid w:val="00236418"/>
     <w:rsid w:val="00236664"/>
     <w:rsid w:val="002370DB"/>
     <w:rsid w:val="00240C49"/>
     <w:rsid w:val="00240C55"/>
     <w:rsid w:val="00240C87"/>
     <w:rsid w:val="0024159C"/>
+    <w:rsid w:val="00241716"/>
     <w:rsid w:val="00242A32"/>
     <w:rsid w:val="00242C3D"/>
     <w:rsid w:val="0024391D"/>
     <w:rsid w:val="0024425B"/>
     <w:rsid w:val="002446FE"/>
     <w:rsid w:val="002449FE"/>
     <w:rsid w:val="00244AE0"/>
     <w:rsid w:val="0024680E"/>
     <w:rsid w:val="00246C5C"/>
     <w:rsid w:val="002470AD"/>
     <w:rsid w:val="00247185"/>
     <w:rsid w:val="00247C3E"/>
     <w:rsid w:val="00250436"/>
     <w:rsid w:val="00250B43"/>
     <w:rsid w:val="00251989"/>
     <w:rsid w:val="0025299A"/>
     <w:rsid w:val="00252D4A"/>
     <w:rsid w:val="00255166"/>
     <w:rsid w:val="002553E0"/>
     <w:rsid w:val="00255FE3"/>
     <w:rsid w:val="00257013"/>
     <w:rsid w:val="00257174"/>
     <w:rsid w:val="00260161"/>
     <w:rsid w:val="002602D1"/>
     <w:rsid w:val="0026105F"/>
@@ -11621,94 +12331,96 @@
     <w:rsid w:val="002A0ACF"/>
     <w:rsid w:val="002A110F"/>
     <w:rsid w:val="002A145B"/>
     <w:rsid w:val="002A189F"/>
     <w:rsid w:val="002A2470"/>
     <w:rsid w:val="002A250C"/>
     <w:rsid w:val="002A36F0"/>
     <w:rsid w:val="002A5AFA"/>
     <w:rsid w:val="002A6F7D"/>
     <w:rsid w:val="002B049D"/>
     <w:rsid w:val="002B08E9"/>
     <w:rsid w:val="002B1A3E"/>
     <w:rsid w:val="002B1EF8"/>
     <w:rsid w:val="002B20CE"/>
     <w:rsid w:val="002B2BA0"/>
     <w:rsid w:val="002B310C"/>
     <w:rsid w:val="002B32E4"/>
     <w:rsid w:val="002B357F"/>
     <w:rsid w:val="002B3B99"/>
     <w:rsid w:val="002B4330"/>
     <w:rsid w:val="002B6F95"/>
     <w:rsid w:val="002B773C"/>
     <w:rsid w:val="002C0D43"/>
     <w:rsid w:val="002C25A2"/>
     <w:rsid w:val="002C2FDF"/>
+    <w:rsid w:val="002C402E"/>
     <w:rsid w:val="002C4F16"/>
     <w:rsid w:val="002C5961"/>
     <w:rsid w:val="002C5F17"/>
     <w:rsid w:val="002C6D48"/>
     <w:rsid w:val="002C774D"/>
     <w:rsid w:val="002C777A"/>
     <w:rsid w:val="002C79F9"/>
     <w:rsid w:val="002C7D86"/>
     <w:rsid w:val="002D006C"/>
     <w:rsid w:val="002D0633"/>
     <w:rsid w:val="002D0A26"/>
     <w:rsid w:val="002D0D3E"/>
     <w:rsid w:val="002D1090"/>
     <w:rsid w:val="002D1149"/>
     <w:rsid w:val="002D16E3"/>
     <w:rsid w:val="002D1E0A"/>
     <w:rsid w:val="002D1FAC"/>
     <w:rsid w:val="002D2B69"/>
     <w:rsid w:val="002D3E32"/>
     <w:rsid w:val="002D4298"/>
     <w:rsid w:val="002D4346"/>
     <w:rsid w:val="002D44F1"/>
     <w:rsid w:val="002D4564"/>
     <w:rsid w:val="002D487C"/>
     <w:rsid w:val="002D4BEF"/>
     <w:rsid w:val="002D4F20"/>
     <w:rsid w:val="002D644D"/>
     <w:rsid w:val="002D6660"/>
     <w:rsid w:val="002D6E24"/>
     <w:rsid w:val="002D6ED4"/>
     <w:rsid w:val="002E0773"/>
     <w:rsid w:val="002E07DF"/>
     <w:rsid w:val="002E09C6"/>
     <w:rsid w:val="002E0B3F"/>
     <w:rsid w:val="002E0E47"/>
     <w:rsid w:val="002E128A"/>
     <w:rsid w:val="002E14DF"/>
     <w:rsid w:val="002E23B9"/>
     <w:rsid w:val="002E27B2"/>
     <w:rsid w:val="002E2B26"/>
     <w:rsid w:val="002E4328"/>
     <w:rsid w:val="002E5722"/>
     <w:rsid w:val="002E624B"/>
     <w:rsid w:val="002E651E"/>
+    <w:rsid w:val="002E6744"/>
     <w:rsid w:val="002E6831"/>
     <w:rsid w:val="002E6E7B"/>
     <w:rsid w:val="002E7E89"/>
     <w:rsid w:val="002E7F5D"/>
     <w:rsid w:val="002F09DB"/>
     <w:rsid w:val="002F0E3F"/>
     <w:rsid w:val="002F1874"/>
     <w:rsid w:val="002F1DD2"/>
     <w:rsid w:val="002F2491"/>
     <w:rsid w:val="002F2CCF"/>
     <w:rsid w:val="002F435F"/>
     <w:rsid w:val="002F4584"/>
     <w:rsid w:val="002F459A"/>
     <w:rsid w:val="002F543F"/>
     <w:rsid w:val="002F5B89"/>
     <w:rsid w:val="002F6209"/>
     <w:rsid w:val="002F6EC2"/>
     <w:rsid w:val="002F70ED"/>
     <w:rsid w:val="002F73DC"/>
     <w:rsid w:val="002F7D95"/>
     <w:rsid w:val="003003F8"/>
     <w:rsid w:val="003004C8"/>
     <w:rsid w:val="00300C71"/>
     <w:rsid w:val="0030129A"/>
     <w:rsid w:val="0030140F"/>
@@ -12156,50 +12868,51 @@
     <w:rsid w:val="005B5286"/>
     <w:rsid w:val="005B6CB6"/>
     <w:rsid w:val="005B732D"/>
     <w:rsid w:val="005B7911"/>
     <w:rsid w:val="005C02C7"/>
     <w:rsid w:val="005C1DE0"/>
     <w:rsid w:val="005C6F81"/>
     <w:rsid w:val="005D0682"/>
     <w:rsid w:val="005D12C5"/>
     <w:rsid w:val="005D1B4C"/>
     <w:rsid w:val="005D1C65"/>
     <w:rsid w:val="005D2558"/>
     <w:rsid w:val="005D3B58"/>
     <w:rsid w:val="005D3CB6"/>
     <w:rsid w:val="005D3DD3"/>
     <w:rsid w:val="005D4906"/>
     <w:rsid w:val="005D490D"/>
     <w:rsid w:val="005D5D03"/>
     <w:rsid w:val="005D7F79"/>
     <w:rsid w:val="005E01D0"/>
     <w:rsid w:val="005E091B"/>
     <w:rsid w:val="005E1649"/>
     <w:rsid w:val="005E230A"/>
     <w:rsid w:val="005E5376"/>
     <w:rsid w:val="005E5998"/>
+    <w:rsid w:val="005E62F2"/>
     <w:rsid w:val="005F20E6"/>
     <w:rsid w:val="005F3452"/>
     <w:rsid w:val="005F3C01"/>
     <w:rsid w:val="005F4870"/>
     <w:rsid w:val="005F4DD4"/>
     <w:rsid w:val="005F5D0A"/>
     <w:rsid w:val="005F6943"/>
     <w:rsid w:val="00601365"/>
     <w:rsid w:val="00603154"/>
     <w:rsid w:val="00603766"/>
     <w:rsid w:val="00603C54"/>
     <w:rsid w:val="006046ED"/>
     <w:rsid w:val="00607899"/>
     <w:rsid w:val="00607D16"/>
     <w:rsid w:val="00611E51"/>
     <w:rsid w:val="00612A57"/>
     <w:rsid w:val="00612DD5"/>
     <w:rsid w:val="006135D9"/>
     <w:rsid w:val="00613D67"/>
     <w:rsid w:val="006158E8"/>
     <w:rsid w:val="00616170"/>
     <w:rsid w:val="00620887"/>
     <w:rsid w:val="0062170A"/>
     <w:rsid w:val="0062177E"/>
     <w:rsid w:val="006231E1"/>
@@ -12210,50 +12923,51 @@
     <w:rsid w:val="0062650F"/>
     <w:rsid w:val="00627034"/>
     <w:rsid w:val="006276E9"/>
     <w:rsid w:val="00627FE6"/>
     <w:rsid w:val="0063161E"/>
     <w:rsid w:val="0063190E"/>
     <w:rsid w:val="0063205B"/>
     <w:rsid w:val="00632CAA"/>
     <w:rsid w:val="0063461B"/>
     <w:rsid w:val="00635F05"/>
     <w:rsid w:val="00636668"/>
     <w:rsid w:val="0064026D"/>
     <w:rsid w:val="00640881"/>
     <w:rsid w:val="00642F10"/>
     <w:rsid w:val="0064431E"/>
     <w:rsid w:val="00644AF5"/>
     <w:rsid w:val="00645079"/>
     <w:rsid w:val="006461F8"/>
     <w:rsid w:val="006462E3"/>
     <w:rsid w:val="00647013"/>
     <w:rsid w:val="006505F4"/>
     <w:rsid w:val="00651172"/>
     <w:rsid w:val="0065220C"/>
     <w:rsid w:val="0065265A"/>
     <w:rsid w:val="006526E6"/>
+    <w:rsid w:val="00652C30"/>
     <w:rsid w:val="00652E2D"/>
     <w:rsid w:val="006535A4"/>
     <w:rsid w:val="006547EC"/>
     <w:rsid w:val="0065588A"/>
     <w:rsid w:val="00655A50"/>
     <w:rsid w:val="00657DA0"/>
     <w:rsid w:val="0066090B"/>
     <w:rsid w:val="00661649"/>
     <w:rsid w:val="00661788"/>
     <w:rsid w:val="006619E0"/>
     <w:rsid w:val="00661AE2"/>
     <w:rsid w:val="006624BA"/>
     <w:rsid w:val="00663031"/>
     <w:rsid w:val="006638BD"/>
     <w:rsid w:val="0066425D"/>
     <w:rsid w:val="0066491B"/>
     <w:rsid w:val="00670F7D"/>
     <w:rsid w:val="00672342"/>
     <w:rsid w:val="006725D7"/>
     <w:rsid w:val="00672ADD"/>
     <w:rsid w:val="00672C1B"/>
     <w:rsid w:val="00673F97"/>
     <w:rsid w:val="00674FA2"/>
     <w:rsid w:val="006750B9"/>
     <w:rsid w:val="006758A9"/>
@@ -12412,54 +13126,56 @@
     <w:rsid w:val="00756E35"/>
     <w:rsid w:val="00757434"/>
     <w:rsid w:val="0075743E"/>
     <w:rsid w:val="00757468"/>
     <w:rsid w:val="007576A2"/>
     <w:rsid w:val="00760586"/>
     <w:rsid w:val="00761FFD"/>
     <w:rsid w:val="00762D55"/>
     <w:rsid w:val="0076504E"/>
     <w:rsid w:val="00765E3B"/>
     <w:rsid w:val="007664A2"/>
     <w:rsid w:val="00766862"/>
     <w:rsid w:val="007672D2"/>
     <w:rsid w:val="00767453"/>
     <w:rsid w:val="00767462"/>
     <w:rsid w:val="00770B02"/>
     <w:rsid w:val="00770EBF"/>
     <w:rsid w:val="00770F4D"/>
     <w:rsid w:val="00770FD2"/>
     <w:rsid w:val="00772471"/>
     <w:rsid w:val="00772FBB"/>
     <w:rsid w:val="00773483"/>
     <w:rsid w:val="00773930"/>
     <w:rsid w:val="0078017A"/>
     <w:rsid w:val="007802B3"/>
+    <w:rsid w:val="007809F3"/>
     <w:rsid w:val="007811B9"/>
     <w:rsid w:val="007826C9"/>
     <w:rsid w:val="00782C5E"/>
     <w:rsid w:val="00783207"/>
+    <w:rsid w:val="00783216"/>
     <w:rsid w:val="007841A1"/>
     <w:rsid w:val="00786ADB"/>
     <w:rsid w:val="00787A77"/>
     <w:rsid w:val="00787CD3"/>
     <w:rsid w:val="00791122"/>
     <w:rsid w:val="007912CB"/>
     <w:rsid w:val="00791ADF"/>
     <w:rsid w:val="00793DF6"/>
     <w:rsid w:val="007941CE"/>
     <w:rsid w:val="00794ADD"/>
     <w:rsid w:val="00795B95"/>
     <w:rsid w:val="007A04C0"/>
     <w:rsid w:val="007A2AB2"/>
     <w:rsid w:val="007A31DA"/>
     <w:rsid w:val="007A3EC3"/>
     <w:rsid w:val="007A4D31"/>
     <w:rsid w:val="007A4FC5"/>
     <w:rsid w:val="007A51D3"/>
     <w:rsid w:val="007A5892"/>
     <w:rsid w:val="007A5EAB"/>
     <w:rsid w:val="007A67AE"/>
     <w:rsid w:val="007A7DB4"/>
     <w:rsid w:val="007B00AD"/>
     <w:rsid w:val="007B03B2"/>
     <w:rsid w:val="007B0712"/>
@@ -12496,50 +13212,51 @@
     <w:rsid w:val="007D552F"/>
     <w:rsid w:val="007D665B"/>
     <w:rsid w:val="007D7A07"/>
     <w:rsid w:val="007D7FD1"/>
     <w:rsid w:val="007E0D42"/>
     <w:rsid w:val="007E1132"/>
     <w:rsid w:val="007E2577"/>
     <w:rsid w:val="007E2643"/>
     <w:rsid w:val="007E283F"/>
     <w:rsid w:val="007E2BD7"/>
     <w:rsid w:val="007E4A4C"/>
     <w:rsid w:val="007E4AF9"/>
     <w:rsid w:val="007E4FFA"/>
     <w:rsid w:val="007E5DDF"/>
     <w:rsid w:val="007E6FAC"/>
     <w:rsid w:val="007F1A2C"/>
     <w:rsid w:val="007F1C09"/>
     <w:rsid w:val="007F20CF"/>
     <w:rsid w:val="007F2798"/>
     <w:rsid w:val="007F2A2A"/>
     <w:rsid w:val="007F2E2A"/>
     <w:rsid w:val="007F33D0"/>
     <w:rsid w:val="007F33E2"/>
     <w:rsid w:val="007F60E6"/>
     <w:rsid w:val="007F6396"/>
+    <w:rsid w:val="007F6696"/>
     <w:rsid w:val="007F6FDA"/>
     <w:rsid w:val="007F7E22"/>
     <w:rsid w:val="00800F80"/>
     <w:rsid w:val="008014DA"/>
     <w:rsid w:val="0080312D"/>
     <w:rsid w:val="008044EA"/>
     <w:rsid w:val="00805B95"/>
     <w:rsid w:val="00811E46"/>
     <w:rsid w:val="0081455C"/>
     <w:rsid w:val="00816908"/>
     <w:rsid w:val="00817CEE"/>
     <w:rsid w:val="00824058"/>
     <w:rsid w:val="00825E00"/>
     <w:rsid w:val="00826239"/>
     <w:rsid w:val="00826E99"/>
     <w:rsid w:val="008279A1"/>
     <w:rsid w:val="008304B0"/>
     <w:rsid w:val="0083125E"/>
     <w:rsid w:val="00831BA0"/>
     <w:rsid w:val="0083470D"/>
     <w:rsid w:val="008357AE"/>
     <w:rsid w:val="0083591B"/>
     <w:rsid w:val="008360F0"/>
     <w:rsid w:val="008362F6"/>
     <w:rsid w:val="00843D64"/>
@@ -12585,50 +13302,51 @@
     <w:rsid w:val="00883951"/>
     <w:rsid w:val="00883A70"/>
     <w:rsid w:val="008849E0"/>
     <w:rsid w:val="008856AD"/>
     <w:rsid w:val="0088596C"/>
     <w:rsid w:val="00885BFD"/>
     <w:rsid w:val="008863FA"/>
     <w:rsid w:val="00890FE7"/>
     <w:rsid w:val="008910B2"/>
     <w:rsid w:val="00891263"/>
     <w:rsid w:val="00893683"/>
     <w:rsid w:val="008938D6"/>
     <w:rsid w:val="00895793"/>
     <w:rsid w:val="008957AF"/>
     <w:rsid w:val="00895EA1"/>
     <w:rsid w:val="008966A7"/>
     <w:rsid w:val="00896E83"/>
     <w:rsid w:val="008975B3"/>
     <w:rsid w:val="008A0C48"/>
     <w:rsid w:val="008A25E7"/>
     <w:rsid w:val="008A274E"/>
     <w:rsid w:val="008A2FA2"/>
     <w:rsid w:val="008A48B3"/>
     <w:rsid w:val="008A713C"/>
     <w:rsid w:val="008A7539"/>
+    <w:rsid w:val="008B00D8"/>
     <w:rsid w:val="008B0520"/>
     <w:rsid w:val="008B13F9"/>
     <w:rsid w:val="008B1839"/>
     <w:rsid w:val="008B3F12"/>
     <w:rsid w:val="008B4273"/>
     <w:rsid w:val="008B474A"/>
     <w:rsid w:val="008B554E"/>
     <w:rsid w:val="008B60FF"/>
     <w:rsid w:val="008B710A"/>
     <w:rsid w:val="008B712D"/>
     <w:rsid w:val="008C0A52"/>
     <w:rsid w:val="008C1A3B"/>
     <w:rsid w:val="008C1BEB"/>
     <w:rsid w:val="008C2AEC"/>
     <w:rsid w:val="008C3AA8"/>
     <w:rsid w:val="008C45BC"/>
     <w:rsid w:val="008C4E23"/>
     <w:rsid w:val="008C5268"/>
     <w:rsid w:val="008C5E73"/>
     <w:rsid w:val="008D0382"/>
     <w:rsid w:val="008D25C6"/>
     <w:rsid w:val="008D4379"/>
     <w:rsid w:val="008D66DA"/>
     <w:rsid w:val="008D7470"/>
     <w:rsid w:val="008E0174"/>
@@ -12825,50 +13543,51 @@
     <w:rsid w:val="00A061CE"/>
     <w:rsid w:val="00A07053"/>
     <w:rsid w:val="00A07BFA"/>
     <w:rsid w:val="00A07CBA"/>
     <w:rsid w:val="00A10E6A"/>
     <w:rsid w:val="00A11966"/>
     <w:rsid w:val="00A12E0C"/>
     <w:rsid w:val="00A132D7"/>
     <w:rsid w:val="00A136FD"/>
     <w:rsid w:val="00A144F5"/>
     <w:rsid w:val="00A1460F"/>
     <w:rsid w:val="00A1467B"/>
     <w:rsid w:val="00A1484E"/>
     <w:rsid w:val="00A1535E"/>
     <w:rsid w:val="00A15733"/>
     <w:rsid w:val="00A15828"/>
     <w:rsid w:val="00A173D3"/>
     <w:rsid w:val="00A17CCB"/>
     <w:rsid w:val="00A209FC"/>
     <w:rsid w:val="00A20D0A"/>
     <w:rsid w:val="00A21C23"/>
     <w:rsid w:val="00A22376"/>
     <w:rsid w:val="00A22C77"/>
     <w:rsid w:val="00A236C1"/>
     <w:rsid w:val="00A238DC"/>
+    <w:rsid w:val="00A23962"/>
     <w:rsid w:val="00A243C3"/>
     <w:rsid w:val="00A245C6"/>
     <w:rsid w:val="00A261B5"/>
     <w:rsid w:val="00A26964"/>
     <w:rsid w:val="00A30DFE"/>
     <w:rsid w:val="00A30F46"/>
     <w:rsid w:val="00A30F8F"/>
     <w:rsid w:val="00A31507"/>
     <w:rsid w:val="00A315F2"/>
     <w:rsid w:val="00A339C4"/>
     <w:rsid w:val="00A344DD"/>
     <w:rsid w:val="00A34F86"/>
     <w:rsid w:val="00A36584"/>
     <w:rsid w:val="00A376B3"/>
     <w:rsid w:val="00A43001"/>
     <w:rsid w:val="00A46A60"/>
     <w:rsid w:val="00A51287"/>
     <w:rsid w:val="00A53304"/>
     <w:rsid w:val="00A53348"/>
     <w:rsid w:val="00A533A5"/>
     <w:rsid w:val="00A53608"/>
     <w:rsid w:val="00A537C3"/>
     <w:rsid w:val="00A53871"/>
     <w:rsid w:val="00A53BBB"/>
     <w:rsid w:val="00A541B5"/>
@@ -13219,50 +13938,51 @@
     <w:rsid w:val="00C625F2"/>
     <w:rsid w:val="00C626BE"/>
     <w:rsid w:val="00C62B1E"/>
     <w:rsid w:val="00C62CF2"/>
     <w:rsid w:val="00C62E8E"/>
     <w:rsid w:val="00C62EFB"/>
     <w:rsid w:val="00C632F4"/>
     <w:rsid w:val="00C637CC"/>
     <w:rsid w:val="00C64380"/>
     <w:rsid w:val="00C646C9"/>
     <w:rsid w:val="00C64F0D"/>
     <w:rsid w:val="00C653AB"/>
     <w:rsid w:val="00C654D6"/>
     <w:rsid w:val="00C65699"/>
     <w:rsid w:val="00C6678B"/>
     <w:rsid w:val="00C66A12"/>
     <w:rsid w:val="00C67D28"/>
     <w:rsid w:val="00C7014D"/>
     <w:rsid w:val="00C70A1F"/>
     <w:rsid w:val="00C729F9"/>
     <w:rsid w:val="00C741B7"/>
     <w:rsid w:val="00C7439B"/>
     <w:rsid w:val="00C753E3"/>
     <w:rsid w:val="00C755E6"/>
     <w:rsid w:val="00C76131"/>
+    <w:rsid w:val="00C76873"/>
     <w:rsid w:val="00C7698E"/>
     <w:rsid w:val="00C76FE1"/>
     <w:rsid w:val="00C77882"/>
     <w:rsid w:val="00C77AC4"/>
     <w:rsid w:val="00C81595"/>
     <w:rsid w:val="00C81B35"/>
     <w:rsid w:val="00C82EC3"/>
     <w:rsid w:val="00C83F04"/>
     <w:rsid w:val="00C8434B"/>
     <w:rsid w:val="00C85161"/>
     <w:rsid w:val="00C86022"/>
     <w:rsid w:val="00C8608D"/>
     <w:rsid w:val="00C877B5"/>
     <w:rsid w:val="00C87CC4"/>
     <w:rsid w:val="00C90122"/>
     <w:rsid w:val="00C913E9"/>
     <w:rsid w:val="00C92CB7"/>
     <w:rsid w:val="00C933A0"/>
     <w:rsid w:val="00C93608"/>
     <w:rsid w:val="00C9372B"/>
     <w:rsid w:val="00C94FCB"/>
     <w:rsid w:val="00C956A1"/>
     <w:rsid w:val="00C9628C"/>
     <w:rsid w:val="00C96C1A"/>
     <w:rsid w:val="00C971EC"/>
@@ -13366,50 +14086,51 @@
     <w:rsid w:val="00D422BE"/>
     <w:rsid w:val="00D42738"/>
     <w:rsid w:val="00D4452A"/>
     <w:rsid w:val="00D44697"/>
     <w:rsid w:val="00D46AC9"/>
     <w:rsid w:val="00D4721A"/>
     <w:rsid w:val="00D50448"/>
     <w:rsid w:val="00D5087D"/>
     <w:rsid w:val="00D51002"/>
     <w:rsid w:val="00D51111"/>
     <w:rsid w:val="00D513D0"/>
     <w:rsid w:val="00D5197B"/>
     <w:rsid w:val="00D51D5D"/>
     <w:rsid w:val="00D51D94"/>
     <w:rsid w:val="00D5253A"/>
     <w:rsid w:val="00D5371C"/>
     <w:rsid w:val="00D5424C"/>
     <w:rsid w:val="00D54725"/>
     <w:rsid w:val="00D5511D"/>
     <w:rsid w:val="00D5542E"/>
     <w:rsid w:val="00D559C3"/>
     <w:rsid w:val="00D559FA"/>
     <w:rsid w:val="00D56683"/>
     <w:rsid w:val="00D579C3"/>
     <w:rsid w:val="00D60987"/>
+    <w:rsid w:val="00D60F20"/>
     <w:rsid w:val="00D63C1E"/>
     <w:rsid w:val="00D63D13"/>
     <w:rsid w:val="00D640DE"/>
     <w:rsid w:val="00D65990"/>
     <w:rsid w:val="00D659DB"/>
     <w:rsid w:val="00D65DDE"/>
     <w:rsid w:val="00D66371"/>
     <w:rsid w:val="00D66B19"/>
     <w:rsid w:val="00D66DD9"/>
     <w:rsid w:val="00D704D2"/>
     <w:rsid w:val="00D7183A"/>
     <w:rsid w:val="00D728AC"/>
     <w:rsid w:val="00D72CF6"/>
     <w:rsid w:val="00D7312A"/>
     <w:rsid w:val="00D741E1"/>
     <w:rsid w:val="00D74A1D"/>
     <w:rsid w:val="00D754A4"/>
     <w:rsid w:val="00D77682"/>
     <w:rsid w:val="00D77A8D"/>
     <w:rsid w:val="00D77D67"/>
     <w:rsid w:val="00D77F56"/>
     <w:rsid w:val="00D8054F"/>
     <w:rsid w:val="00D8061A"/>
     <w:rsid w:val="00D80D51"/>
     <w:rsid w:val="00D81065"/>
@@ -13429,50 +14150,51 @@
     <w:rsid w:val="00D93A55"/>
     <w:rsid w:val="00D93AB6"/>
     <w:rsid w:val="00D946EC"/>
     <w:rsid w:val="00D95129"/>
     <w:rsid w:val="00D95588"/>
     <w:rsid w:val="00D968BB"/>
     <w:rsid w:val="00D96EFB"/>
     <w:rsid w:val="00D974B1"/>
     <w:rsid w:val="00DA0165"/>
     <w:rsid w:val="00DA01EC"/>
     <w:rsid w:val="00DA06C1"/>
     <w:rsid w:val="00DA1BF6"/>
     <w:rsid w:val="00DA2108"/>
     <w:rsid w:val="00DA260D"/>
     <w:rsid w:val="00DA29A1"/>
     <w:rsid w:val="00DA2B37"/>
     <w:rsid w:val="00DA31F6"/>
     <w:rsid w:val="00DA3A38"/>
     <w:rsid w:val="00DA42E1"/>
     <w:rsid w:val="00DA6430"/>
     <w:rsid w:val="00DB114F"/>
     <w:rsid w:val="00DB398E"/>
     <w:rsid w:val="00DB3D41"/>
     <w:rsid w:val="00DB4FA6"/>
     <w:rsid w:val="00DB56C7"/>
+    <w:rsid w:val="00DB575F"/>
     <w:rsid w:val="00DC06F7"/>
     <w:rsid w:val="00DC320E"/>
     <w:rsid w:val="00DC36A4"/>
     <w:rsid w:val="00DC3D11"/>
     <w:rsid w:val="00DC4768"/>
     <w:rsid w:val="00DC6A9B"/>
     <w:rsid w:val="00DC6F3D"/>
     <w:rsid w:val="00DC71C0"/>
     <w:rsid w:val="00DD04A5"/>
     <w:rsid w:val="00DD0B30"/>
     <w:rsid w:val="00DD0DD4"/>
     <w:rsid w:val="00DD0EEC"/>
     <w:rsid w:val="00DD1178"/>
     <w:rsid w:val="00DD402D"/>
     <w:rsid w:val="00DD5C12"/>
     <w:rsid w:val="00DD6D14"/>
     <w:rsid w:val="00DD7B51"/>
     <w:rsid w:val="00DE05BD"/>
     <w:rsid w:val="00DE0976"/>
     <w:rsid w:val="00DE1B97"/>
     <w:rsid w:val="00DE3F6F"/>
     <w:rsid w:val="00DE4EF2"/>
     <w:rsid w:val="00DE605E"/>
     <w:rsid w:val="00DE61E6"/>
     <w:rsid w:val="00DE6919"/>
@@ -13633,85 +14355,87 @@
     <w:rsid w:val="00EC44F8"/>
     <w:rsid w:val="00EC5705"/>
     <w:rsid w:val="00EC67DB"/>
     <w:rsid w:val="00EC6C0A"/>
     <w:rsid w:val="00ED1C61"/>
     <w:rsid w:val="00ED35A8"/>
     <w:rsid w:val="00ED4276"/>
     <w:rsid w:val="00ED436D"/>
     <w:rsid w:val="00ED477E"/>
     <w:rsid w:val="00ED5328"/>
     <w:rsid w:val="00ED57FF"/>
     <w:rsid w:val="00ED5ACE"/>
     <w:rsid w:val="00ED5D01"/>
     <w:rsid w:val="00ED6585"/>
     <w:rsid w:val="00EE06A0"/>
     <w:rsid w:val="00EE0732"/>
     <w:rsid w:val="00EE2182"/>
     <w:rsid w:val="00EE2D78"/>
     <w:rsid w:val="00EE3FF5"/>
     <w:rsid w:val="00EE44E0"/>
     <w:rsid w:val="00EE4514"/>
     <w:rsid w:val="00EE6340"/>
     <w:rsid w:val="00EE6F33"/>
     <w:rsid w:val="00EF03DE"/>
     <w:rsid w:val="00EF08B0"/>
+    <w:rsid w:val="00EF1371"/>
     <w:rsid w:val="00EF176D"/>
     <w:rsid w:val="00EF2740"/>
     <w:rsid w:val="00EF31AE"/>
     <w:rsid w:val="00EF345F"/>
     <w:rsid w:val="00EF54AB"/>
     <w:rsid w:val="00EF575D"/>
     <w:rsid w:val="00EF667D"/>
     <w:rsid w:val="00EF705F"/>
     <w:rsid w:val="00EF7494"/>
     <w:rsid w:val="00EF7496"/>
     <w:rsid w:val="00EF7F5E"/>
     <w:rsid w:val="00F0015F"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00636"/>
     <w:rsid w:val="00F0117F"/>
     <w:rsid w:val="00F026CA"/>
     <w:rsid w:val="00F0283D"/>
     <w:rsid w:val="00F02AB6"/>
     <w:rsid w:val="00F05BA3"/>
     <w:rsid w:val="00F0740B"/>
     <w:rsid w:val="00F07BA1"/>
     <w:rsid w:val="00F07E37"/>
     <w:rsid w:val="00F10D57"/>
     <w:rsid w:val="00F11682"/>
     <w:rsid w:val="00F13190"/>
     <w:rsid w:val="00F14B99"/>
     <w:rsid w:val="00F15D07"/>
     <w:rsid w:val="00F1652D"/>
     <w:rsid w:val="00F1683A"/>
     <w:rsid w:val="00F205EB"/>
     <w:rsid w:val="00F20949"/>
     <w:rsid w:val="00F21850"/>
     <w:rsid w:val="00F21EBC"/>
     <w:rsid w:val="00F26489"/>
     <w:rsid w:val="00F2719F"/>
+    <w:rsid w:val="00F27B6B"/>
     <w:rsid w:val="00F316F2"/>
     <w:rsid w:val="00F31A9E"/>
     <w:rsid w:val="00F32BFC"/>
     <w:rsid w:val="00F3333B"/>
     <w:rsid w:val="00F35294"/>
     <w:rsid w:val="00F367C6"/>
     <w:rsid w:val="00F368D4"/>
     <w:rsid w:val="00F36B4C"/>
     <w:rsid w:val="00F36F40"/>
     <w:rsid w:val="00F3782F"/>
     <w:rsid w:val="00F37CC9"/>
     <w:rsid w:val="00F4003B"/>
     <w:rsid w:val="00F4008B"/>
     <w:rsid w:val="00F4030D"/>
     <w:rsid w:val="00F405A6"/>
     <w:rsid w:val="00F409FC"/>
     <w:rsid w:val="00F41804"/>
     <w:rsid w:val="00F418EF"/>
     <w:rsid w:val="00F41C70"/>
     <w:rsid w:val="00F42963"/>
     <w:rsid w:val="00F4378A"/>
     <w:rsid w:val="00F43A82"/>
     <w:rsid w:val="00F43D4B"/>
     <w:rsid w:val="00F43DED"/>
     <w:rsid w:val="00F4423A"/>
@@ -13812,53 +14536,53 @@
     <w:rsid w:val="00FF0B7E"/>
     <w:rsid w:val="00FF32BA"/>
     <w:rsid w:val="00FF33FB"/>
     <w:rsid w:val="00FF3F63"/>
     <w:rsid w:val="00FF4A70"/>
     <w:rsid w:val="00FF52F0"/>
     <w:rsid w:val="00FF6B90"/>
     <w:rsid w:val="00FF7F76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="143361"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="08B2DE86"/>
   <w15:docId w15:val="{DC23BE60-9244-46C6-A630-EAED8A363976}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -15981,71 +16705,71 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5213198-65C7-4F82-84B7-A186AFB030BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>9685</Characters>
+  <Pages>10</Pages>
+  <Words>1962</Words>
+  <Characters>11190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>691</Lines>
-  <Paragraphs>550</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>iconectiv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11001</CharactersWithSpaces>
+  <CharactersWithSpaces>13126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mdoherty@iconectiv.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>