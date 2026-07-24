--- v5 (2026-06-13)
+++ v6 (2026-07-24)
@@ -94,134 +94,143 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>NPAC SMS FUNCTIONALITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2755A7" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620DCDA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469714F3" w14:textId="3AD439BB" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
+    <w:p w14:paraId="469714F3" w14:textId="428C4FAF" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev: </w:t>
       </w:r>
       <w:r w:rsidR="008C5E73">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DB575F">
+      <w:r w:rsidR="003C0C3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00627034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DB575F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>June</w:t>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0C3A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F4A39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00DB575F">
+      <w:r w:rsidR="003C0C3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
@@ -3629,72 +3638,174 @@
           <w:p w14:paraId="64ECE58E" w14:textId="6D183115" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="696"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The LRN would be created by one of the Network IDs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6195708B" w14:textId="7213AC50" w:rsidR="00036A7A" w:rsidRPr="000D1299" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+          <w:p w14:paraId="750B7B58" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This CO is not code specific but is region specific</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F1AC9F" w14:textId="77777777" w:rsidR="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10A134DE" w14:textId="77777777" w:rsidR="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06/03/2026 NPIF Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD3AC14" w14:textId="269919F0" w:rsidR="003C0C3A" w:rsidRPr="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0C3A">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matt T. (iconectiv) reviewed version 2 of the CO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027D6BAA" w14:textId="7AD50809" w:rsidR="003C0C3A" w:rsidRPr="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0C3A">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LNPA – there are no changes currently to the SPID Migration validations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6195708B" w14:textId="612DEF41" w:rsidR="003C0C3A" w:rsidRPr="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002065A0">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>New AI – SPs and vendors to review the proposed changes to CO 573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D0B63F5" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="000A27F0" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79067CAD" w14:textId="51DB8895" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -5975,65 +6086,65 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="CO556"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:sectPr w:rsidR="001635C0" w:rsidRPr="000A27F0" w:rsidSect="000A42F5">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="540" w:left="720" w:header="720" w:footer="379" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61E8C9A7" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E">
+    <w:p w14:paraId="3D28F183" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FB6FF90" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E">
+    <w:p w14:paraId="5361369C" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="061048E0" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E"/>
+    <w:p w14:paraId="6047720B" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6093,51 +6204,51 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36FAF775" w14:textId="52E5E04A" w:rsidR="0072510C" w:rsidRDefault="0072510C">
+  <w:p w14:paraId="36FAF775" w14:textId="47E1AF68" w:rsidR="0072510C" w:rsidRDefault="0072510C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NPIF – Number Portability Industry Forum</w:t>
     </w:r>
     <w:r>
@@ -6192,152 +6303,160 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00DB575F">
+    <w:r w:rsidR="003C0C3A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="009D2AE9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DB575F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>June</w:t>
+      <w:t>Ju</w:t>
     </w:r>
-    <w:r w:rsidR="00652E2D">
+    <w:r w:rsidR="003C0C3A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t>ly</w:t>
+    </w:r>
+    <w:r w:rsidR="00652E2D">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006F4A39">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00DB575F">
+    <w:r w:rsidR="003C0C3A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64DCFEFF" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E">
+    <w:p w14:paraId="389B6985" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D2C2B72" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E">
+    <w:p w14:paraId="598385B6" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52219FCD" w14:textId="77777777" w:rsidR="002C402E" w:rsidRDefault="002C402E"/>
+    <w:p w14:paraId="0A5492DC" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001540BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6748A7AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -11554,50 +11673,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D8E09BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD66915C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E171B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0EDAD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11727,51 +11959,51 @@
   <w:num w:numId="13" w16cid:durableId="167521699">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1399402366">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1110395748">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2056611600">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1706566207">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="464469824">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1099133561">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1906337823">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1172839779">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="725759936">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1165820527">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="449056113">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="686977943">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1877616034">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1379547548">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="696345761">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2083217300">
     <w:abstractNumId w:val="8"/>
   </w:num>
@@ -11806,50 +12038,53 @@
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="160199661">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="998270242">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="440228388">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="981545831">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1515610946">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2119638731">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="560561726">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="589656366">
     <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="2076927219">
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -12206,50 +12441,51 @@
     <w:rsid w:val="001F102C"/>
     <w:rsid w:val="001F127D"/>
     <w:rsid w:val="001F1375"/>
     <w:rsid w:val="001F13BF"/>
     <w:rsid w:val="001F241F"/>
     <w:rsid w:val="001F24D7"/>
     <w:rsid w:val="001F2585"/>
     <w:rsid w:val="001F38FA"/>
     <w:rsid w:val="001F4339"/>
     <w:rsid w:val="001F4A23"/>
     <w:rsid w:val="001F5A03"/>
     <w:rsid w:val="001F64F9"/>
     <w:rsid w:val="001F6B7B"/>
     <w:rsid w:val="001F6B7F"/>
     <w:rsid w:val="001F77EF"/>
     <w:rsid w:val="001F7C59"/>
     <w:rsid w:val="00201427"/>
     <w:rsid w:val="00202563"/>
     <w:rsid w:val="0020281D"/>
     <w:rsid w:val="00203295"/>
     <w:rsid w:val="002035F4"/>
     <w:rsid w:val="00203A62"/>
     <w:rsid w:val="0020579F"/>
     <w:rsid w:val="00205CA9"/>
     <w:rsid w:val="002062AC"/>
+    <w:rsid w:val="002065A0"/>
     <w:rsid w:val="00210058"/>
     <w:rsid w:val="0021014F"/>
     <w:rsid w:val="002109E1"/>
     <w:rsid w:val="00210D78"/>
     <w:rsid w:val="00210F7C"/>
     <w:rsid w:val="00212C32"/>
     <w:rsid w:val="00212D1C"/>
     <w:rsid w:val="002130BF"/>
     <w:rsid w:val="002139D2"/>
     <w:rsid w:val="00214727"/>
     <w:rsid w:val="002147DA"/>
     <w:rsid w:val="00216C06"/>
     <w:rsid w:val="00220711"/>
     <w:rsid w:val="00221B26"/>
     <w:rsid w:val="0022219C"/>
     <w:rsid w:val="0022363E"/>
     <w:rsid w:val="0022383C"/>
     <w:rsid w:val="00223D32"/>
     <w:rsid w:val="00223FDC"/>
     <w:rsid w:val="0022482A"/>
     <w:rsid w:val="00224901"/>
     <w:rsid w:val="00226610"/>
     <w:rsid w:val="00226F98"/>
     <w:rsid w:val="0023053A"/>
     <w:rsid w:val="00230921"/>
@@ -12508,50 +12744,51 @@
     <w:rsid w:val="003A1DBB"/>
     <w:rsid w:val="003A3592"/>
     <w:rsid w:val="003A3969"/>
     <w:rsid w:val="003A58BC"/>
     <w:rsid w:val="003A5AFC"/>
     <w:rsid w:val="003A5F11"/>
     <w:rsid w:val="003A5FBE"/>
     <w:rsid w:val="003A74C5"/>
     <w:rsid w:val="003B02A0"/>
     <w:rsid w:val="003B0311"/>
     <w:rsid w:val="003B0FA5"/>
     <w:rsid w:val="003B1B89"/>
     <w:rsid w:val="003B1F64"/>
     <w:rsid w:val="003B33D5"/>
     <w:rsid w:val="003B3567"/>
     <w:rsid w:val="003B381B"/>
     <w:rsid w:val="003B3B6E"/>
     <w:rsid w:val="003B4970"/>
     <w:rsid w:val="003B503C"/>
     <w:rsid w:val="003B53B6"/>
     <w:rsid w:val="003B7073"/>
     <w:rsid w:val="003B752E"/>
     <w:rsid w:val="003B7729"/>
     <w:rsid w:val="003C0A6D"/>
     <w:rsid w:val="003C0AEF"/>
+    <w:rsid w:val="003C0C3A"/>
     <w:rsid w:val="003C1112"/>
     <w:rsid w:val="003C1A43"/>
     <w:rsid w:val="003C2B2A"/>
     <w:rsid w:val="003C2B2B"/>
     <w:rsid w:val="003C3016"/>
     <w:rsid w:val="003C448A"/>
     <w:rsid w:val="003C450C"/>
     <w:rsid w:val="003C4E09"/>
     <w:rsid w:val="003C5CCB"/>
     <w:rsid w:val="003C5E2A"/>
     <w:rsid w:val="003C62CD"/>
     <w:rsid w:val="003C72F4"/>
     <w:rsid w:val="003D0C99"/>
     <w:rsid w:val="003D33AE"/>
     <w:rsid w:val="003D3704"/>
     <w:rsid w:val="003D423F"/>
     <w:rsid w:val="003D4EB6"/>
     <w:rsid w:val="003D50DD"/>
     <w:rsid w:val="003D51DF"/>
     <w:rsid w:val="003D5346"/>
     <w:rsid w:val="003D6EF2"/>
     <w:rsid w:val="003D70FD"/>
     <w:rsid w:val="003D7935"/>
     <w:rsid w:val="003D7DBC"/>
     <w:rsid w:val="003E1283"/>
@@ -13151,50 +13388,51 @@
     <w:rsid w:val="007809F3"/>
     <w:rsid w:val="007811B9"/>
     <w:rsid w:val="007826C9"/>
     <w:rsid w:val="00782C5E"/>
     <w:rsid w:val="00783207"/>
     <w:rsid w:val="00783216"/>
     <w:rsid w:val="007841A1"/>
     <w:rsid w:val="00786ADB"/>
     <w:rsid w:val="00787A77"/>
     <w:rsid w:val="00787CD3"/>
     <w:rsid w:val="00791122"/>
     <w:rsid w:val="007912CB"/>
     <w:rsid w:val="00791ADF"/>
     <w:rsid w:val="00793DF6"/>
     <w:rsid w:val="007941CE"/>
     <w:rsid w:val="00794ADD"/>
     <w:rsid w:val="00795B95"/>
     <w:rsid w:val="007A04C0"/>
     <w:rsid w:val="007A2AB2"/>
     <w:rsid w:val="007A31DA"/>
     <w:rsid w:val="007A3EC3"/>
     <w:rsid w:val="007A4D31"/>
     <w:rsid w:val="007A4FC5"/>
     <w:rsid w:val="007A51D3"/>
     <w:rsid w:val="007A5892"/>
+    <w:rsid w:val="007A5A67"/>
     <w:rsid w:val="007A5EAB"/>
     <w:rsid w:val="007A67AE"/>
     <w:rsid w:val="007A7DB4"/>
     <w:rsid w:val="007B00AD"/>
     <w:rsid w:val="007B03B2"/>
     <w:rsid w:val="007B0712"/>
     <w:rsid w:val="007B0CDE"/>
     <w:rsid w:val="007B10FE"/>
     <w:rsid w:val="007B16CC"/>
     <w:rsid w:val="007B1B33"/>
     <w:rsid w:val="007B22D3"/>
     <w:rsid w:val="007B4FC4"/>
     <w:rsid w:val="007B609A"/>
     <w:rsid w:val="007B73D7"/>
     <w:rsid w:val="007B794E"/>
     <w:rsid w:val="007B7E77"/>
     <w:rsid w:val="007C01BD"/>
     <w:rsid w:val="007C07DC"/>
     <w:rsid w:val="007C07EF"/>
     <w:rsid w:val="007C09E9"/>
     <w:rsid w:val="007C0A9D"/>
     <w:rsid w:val="007C12AC"/>
     <w:rsid w:val="007C285E"/>
     <w:rsid w:val="007C47E5"/>
     <w:rsid w:val="007C5876"/>
@@ -13390,50 +13628,51 @@
     <w:rsid w:val="00907327"/>
     <w:rsid w:val="00907ECE"/>
     <w:rsid w:val="00910757"/>
     <w:rsid w:val="009109F5"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="00911283"/>
     <w:rsid w:val="00911A41"/>
     <w:rsid w:val="0091245D"/>
     <w:rsid w:val="009131B4"/>
     <w:rsid w:val="00913C15"/>
     <w:rsid w:val="00914B9A"/>
     <w:rsid w:val="00915309"/>
     <w:rsid w:val="0091554F"/>
     <w:rsid w:val="00915CF5"/>
     <w:rsid w:val="00915F6C"/>
     <w:rsid w:val="00915FAA"/>
     <w:rsid w:val="009171D8"/>
     <w:rsid w:val="0092030A"/>
     <w:rsid w:val="00920A7F"/>
     <w:rsid w:val="00921836"/>
     <w:rsid w:val="00921D88"/>
     <w:rsid w:val="00921E86"/>
     <w:rsid w:val="0092361D"/>
     <w:rsid w:val="00924AA4"/>
     <w:rsid w:val="00925131"/>
+    <w:rsid w:val="0092557D"/>
     <w:rsid w:val="009270E5"/>
     <w:rsid w:val="009276C4"/>
     <w:rsid w:val="00927BA0"/>
     <w:rsid w:val="009311D6"/>
     <w:rsid w:val="00931851"/>
     <w:rsid w:val="00931F10"/>
     <w:rsid w:val="00932B80"/>
     <w:rsid w:val="009332CF"/>
     <w:rsid w:val="00933600"/>
     <w:rsid w:val="009336FD"/>
     <w:rsid w:val="00934704"/>
     <w:rsid w:val="00935039"/>
     <w:rsid w:val="00935F1D"/>
     <w:rsid w:val="00936461"/>
     <w:rsid w:val="00936DBA"/>
     <w:rsid w:val="009377A9"/>
     <w:rsid w:val="00941451"/>
     <w:rsid w:val="00941641"/>
     <w:rsid w:val="009422C3"/>
     <w:rsid w:val="00942773"/>
     <w:rsid w:val="00942DDB"/>
     <w:rsid w:val="00945486"/>
     <w:rsid w:val="009462B4"/>
     <w:rsid w:val="00946CD5"/>
     <w:rsid w:val="00947234"/>
@@ -13741,50 +13980,51 @@
     <w:rsid w:val="00B34C4A"/>
     <w:rsid w:val="00B36446"/>
     <w:rsid w:val="00B36855"/>
     <w:rsid w:val="00B37265"/>
     <w:rsid w:val="00B374A2"/>
     <w:rsid w:val="00B4060B"/>
     <w:rsid w:val="00B40995"/>
     <w:rsid w:val="00B40F22"/>
     <w:rsid w:val="00B41902"/>
     <w:rsid w:val="00B42392"/>
     <w:rsid w:val="00B426D2"/>
     <w:rsid w:val="00B44B48"/>
     <w:rsid w:val="00B46009"/>
     <w:rsid w:val="00B474E4"/>
     <w:rsid w:val="00B47727"/>
     <w:rsid w:val="00B47C95"/>
     <w:rsid w:val="00B50445"/>
     <w:rsid w:val="00B5439A"/>
     <w:rsid w:val="00B557D3"/>
     <w:rsid w:val="00B6111D"/>
     <w:rsid w:val="00B61778"/>
     <w:rsid w:val="00B620B1"/>
     <w:rsid w:val="00B62119"/>
     <w:rsid w:val="00B624B6"/>
     <w:rsid w:val="00B62BEE"/>
+    <w:rsid w:val="00B64792"/>
     <w:rsid w:val="00B64A94"/>
     <w:rsid w:val="00B651E4"/>
     <w:rsid w:val="00B65F95"/>
     <w:rsid w:val="00B71EFE"/>
     <w:rsid w:val="00B73724"/>
     <w:rsid w:val="00B747B8"/>
     <w:rsid w:val="00B74BAD"/>
     <w:rsid w:val="00B751DB"/>
     <w:rsid w:val="00B752B0"/>
     <w:rsid w:val="00B76482"/>
     <w:rsid w:val="00B76499"/>
     <w:rsid w:val="00B7690B"/>
     <w:rsid w:val="00B76AC9"/>
     <w:rsid w:val="00B80566"/>
     <w:rsid w:val="00B80691"/>
     <w:rsid w:val="00B816CB"/>
     <w:rsid w:val="00B82327"/>
     <w:rsid w:val="00B82368"/>
     <w:rsid w:val="00B82650"/>
     <w:rsid w:val="00B834B6"/>
     <w:rsid w:val="00B841E6"/>
     <w:rsid w:val="00B8505F"/>
     <w:rsid w:val="00B857E2"/>
     <w:rsid w:val="00B85EE9"/>
     <w:rsid w:val="00B868EB"/>
@@ -14000,50 +14240,51 @@
     <w:rsid w:val="00CB177E"/>
     <w:rsid w:val="00CB27D5"/>
     <w:rsid w:val="00CB427E"/>
     <w:rsid w:val="00CB4BEF"/>
     <w:rsid w:val="00CB64B9"/>
     <w:rsid w:val="00CB71EC"/>
     <w:rsid w:val="00CC06A2"/>
     <w:rsid w:val="00CC0BC4"/>
     <w:rsid w:val="00CC1B0E"/>
     <w:rsid w:val="00CC213F"/>
     <w:rsid w:val="00CC2666"/>
     <w:rsid w:val="00CC2862"/>
     <w:rsid w:val="00CC3869"/>
     <w:rsid w:val="00CC3E1B"/>
     <w:rsid w:val="00CC65ED"/>
     <w:rsid w:val="00CC7342"/>
     <w:rsid w:val="00CC7625"/>
     <w:rsid w:val="00CC77E4"/>
     <w:rsid w:val="00CC7CF9"/>
     <w:rsid w:val="00CD077E"/>
     <w:rsid w:val="00CD2E9C"/>
     <w:rsid w:val="00CD4352"/>
     <w:rsid w:val="00CD697F"/>
     <w:rsid w:val="00CD7D86"/>
     <w:rsid w:val="00CE12C0"/>
+    <w:rsid w:val="00CE1585"/>
     <w:rsid w:val="00CE2DC4"/>
     <w:rsid w:val="00CE3527"/>
     <w:rsid w:val="00CE3C65"/>
     <w:rsid w:val="00CE45FF"/>
     <w:rsid w:val="00CE54FF"/>
     <w:rsid w:val="00CE656B"/>
     <w:rsid w:val="00CE6D27"/>
     <w:rsid w:val="00CE6F8B"/>
     <w:rsid w:val="00CE727E"/>
     <w:rsid w:val="00CE7654"/>
     <w:rsid w:val="00CF0C86"/>
     <w:rsid w:val="00CF0ED4"/>
     <w:rsid w:val="00CF0EF6"/>
     <w:rsid w:val="00CF21D4"/>
     <w:rsid w:val="00CF2881"/>
     <w:rsid w:val="00CF2EF4"/>
     <w:rsid w:val="00CF3367"/>
     <w:rsid w:val="00CF357C"/>
     <w:rsid w:val="00CF36B3"/>
     <w:rsid w:val="00CF382E"/>
     <w:rsid w:val="00CF42EE"/>
     <w:rsid w:val="00CF49BB"/>
     <w:rsid w:val="00CF647E"/>
     <w:rsid w:val="00CF7665"/>
     <w:rsid w:val="00CF7786"/>
@@ -14133,50 +14374,51 @@
     <w:rsid w:val="00D8054F"/>
     <w:rsid w:val="00D8061A"/>
     <w:rsid w:val="00D80D51"/>
     <w:rsid w:val="00D81065"/>
     <w:rsid w:val="00D82568"/>
     <w:rsid w:val="00D82D3A"/>
     <w:rsid w:val="00D84132"/>
     <w:rsid w:val="00D846D3"/>
     <w:rsid w:val="00D84FBD"/>
     <w:rsid w:val="00D8506E"/>
     <w:rsid w:val="00D865CA"/>
     <w:rsid w:val="00D86804"/>
     <w:rsid w:val="00D87D03"/>
     <w:rsid w:val="00D90A92"/>
     <w:rsid w:val="00D91763"/>
     <w:rsid w:val="00D91A26"/>
     <w:rsid w:val="00D93963"/>
     <w:rsid w:val="00D93A55"/>
     <w:rsid w:val="00D93AB6"/>
     <w:rsid w:val="00D946EC"/>
     <w:rsid w:val="00D95129"/>
     <w:rsid w:val="00D95588"/>
     <w:rsid w:val="00D968BB"/>
     <w:rsid w:val="00D96EFB"/>
     <w:rsid w:val="00D974B1"/>
+    <w:rsid w:val="00D978A2"/>
     <w:rsid w:val="00DA0165"/>
     <w:rsid w:val="00DA01EC"/>
     <w:rsid w:val="00DA06C1"/>
     <w:rsid w:val="00DA1BF6"/>
     <w:rsid w:val="00DA2108"/>
     <w:rsid w:val="00DA260D"/>
     <w:rsid w:val="00DA29A1"/>
     <w:rsid w:val="00DA2B37"/>
     <w:rsid w:val="00DA31F6"/>
     <w:rsid w:val="00DA3A38"/>
     <w:rsid w:val="00DA42E1"/>
     <w:rsid w:val="00DA6430"/>
     <w:rsid w:val="00DB114F"/>
     <w:rsid w:val="00DB398E"/>
     <w:rsid w:val="00DB3D41"/>
     <w:rsid w:val="00DB4FA6"/>
     <w:rsid w:val="00DB56C7"/>
     <w:rsid w:val="00DB575F"/>
     <w:rsid w:val="00DC06F7"/>
     <w:rsid w:val="00DC320E"/>
     <w:rsid w:val="00DC36A4"/>
     <w:rsid w:val="00DC3D11"/>
     <w:rsid w:val="00DC4768"/>
     <w:rsid w:val="00DC6A9B"/>
     <w:rsid w:val="00DC6F3D"/>
@@ -14346,52 +14588,54 @@
     <w:rsid w:val="00EC1692"/>
     <w:rsid w:val="00EC24E4"/>
     <w:rsid w:val="00EC27E5"/>
     <w:rsid w:val="00EC2C1A"/>
     <w:rsid w:val="00EC32A0"/>
     <w:rsid w:val="00EC32EE"/>
     <w:rsid w:val="00EC3B39"/>
     <w:rsid w:val="00EC3DEF"/>
     <w:rsid w:val="00EC4280"/>
     <w:rsid w:val="00EC44F8"/>
     <w:rsid w:val="00EC5705"/>
     <w:rsid w:val="00EC67DB"/>
     <w:rsid w:val="00EC6C0A"/>
     <w:rsid w:val="00ED1C61"/>
     <w:rsid w:val="00ED35A8"/>
     <w:rsid w:val="00ED4276"/>
     <w:rsid w:val="00ED436D"/>
     <w:rsid w:val="00ED477E"/>
     <w:rsid w:val="00ED5328"/>
     <w:rsid w:val="00ED57FF"/>
     <w:rsid w:val="00ED5ACE"/>
     <w:rsid w:val="00ED5D01"/>
     <w:rsid w:val="00ED6585"/>
     <w:rsid w:val="00EE06A0"/>
     <w:rsid w:val="00EE0732"/>
+    <w:rsid w:val="00EE1BA9"/>
     <w:rsid w:val="00EE2182"/>
     <w:rsid w:val="00EE2D78"/>
+    <w:rsid w:val="00EE3BAE"/>
     <w:rsid w:val="00EE3FF5"/>
     <w:rsid w:val="00EE44E0"/>
     <w:rsid w:val="00EE4514"/>
     <w:rsid w:val="00EE6340"/>
     <w:rsid w:val="00EE6F33"/>
     <w:rsid w:val="00EF03DE"/>
     <w:rsid w:val="00EF08B0"/>
     <w:rsid w:val="00EF1371"/>
     <w:rsid w:val="00EF176D"/>
     <w:rsid w:val="00EF2740"/>
     <w:rsid w:val="00EF31AE"/>
     <w:rsid w:val="00EF345F"/>
     <w:rsid w:val="00EF54AB"/>
     <w:rsid w:val="00EF575D"/>
     <w:rsid w:val="00EF667D"/>
     <w:rsid w:val="00EF705F"/>
     <w:rsid w:val="00EF7494"/>
     <w:rsid w:val="00EF7496"/>
     <w:rsid w:val="00EF7F5E"/>
     <w:rsid w:val="00F0015F"/>
     <w:rsid w:val="00F001DF"/>
     <w:rsid w:val="00F00636"/>
     <w:rsid w:val="00F0117F"/>
     <w:rsid w:val="00F026CA"/>
     <w:rsid w:val="00F0283D"/>
@@ -16706,70 +16950,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5213198-65C7-4F82-84B7-A186AFB030BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1962</Words>
-  <Characters>11190</Characters>
+  <Words>1994</Words>
+  <Characters>11370</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
+  <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>iconectiv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13126</CharactersWithSpaces>
+  <CharactersWithSpaces>13338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mdoherty@iconectiv.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>