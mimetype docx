--- v6 (2026-07-24)
+++ v7 (2026-09-03)
@@ -94,143 +94,125 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>NPAC SMS FUNCTIONALITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2755A7" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620DCDA5" w14:textId="77777777" w:rsidR="001635C0" w:rsidRDefault="001635C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469714F3" w14:textId="428C4FAF" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
+    <w:p w14:paraId="469714F3" w14:textId="6A3308B4" w:rsidR="001635C0" w:rsidRDefault="001635C0" w:rsidP="00627FE6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev: </w:t>
       </w:r>
       <w:r w:rsidR="008C5E73">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="003C0C3A">
+      <w:r w:rsidR="000D39B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00627034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DB575F">
+      <w:r w:rsidR="000D39B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Ju</w:t>
+        <w:t xml:space="preserve">August </w:t>
       </w:r>
-      <w:r w:rsidR="003C0C3A">
+      <w:r w:rsidR="006F4A39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>ly</w:t>
+        <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00C0008C">
+      <w:r w:rsidR="000D39B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C0D43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C0008C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
@@ -3457,56 +3439,56 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012ACA09" w14:textId="15B19615" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accepted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D75F7F" w14:textId="79EFF558" w:rsidR="00036A7A" w:rsidRPr="000D1299" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+          <w:p w14:paraId="58D75F7F" w14:textId="79EFF558" w:rsidR="00036A7A" w:rsidRPr="000D1299" w:rsidRDefault="00036A7A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
@@ -3517,295 +3499,460 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/26 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C4A03C" w14:textId="6F56443F" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+          <w:p w14:paraId="71C4A03C" w14:textId="6F56443F" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The draft Change Order for PIM 162 was reviewed by LNPA (Matt T.), accepted and assigned # 573</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F440A12" w14:textId="72E7CF38" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+          <w:p w14:paraId="1F440A12" w14:textId="72E7CF38" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If the NPIF wants to address cleanup of SVs on these LRNs, that would require a new PIM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10431A27" w14:textId="1B3FF5EE" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+          <w:p w14:paraId="10431A27" w14:textId="1B3FF5EE" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CMA to update the CO Summary – Open COs and post the Change Order to the website</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="794EF3D3" w14:textId="573A0272" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+          <w:p w14:paraId="794EF3D3" w14:textId="573A0272" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How does this CO apply to resellers?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64ECE58E" w14:textId="6D183115" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+          <w:p w14:paraId="64ECE58E" w14:textId="6D183115" w:rsidR="00036A7A" w:rsidRPr="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="696"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The LRN would be created by one of the Network IDs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="750B7B58" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
+          <w:p w14:paraId="750B7B58" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This CO is not code specific but is region specific</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62F1AC9F" w14:textId="77777777" w:rsidR="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10A134DE" w14:textId="77777777" w:rsidR="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>06/03/2026 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD3AC14" w14:textId="269919F0" w:rsidR="003C0C3A" w:rsidRPr="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
+          <w:p w14:paraId="7BD3AC14" w14:textId="269919F0" w:rsidR="003C0C3A" w:rsidRPr="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0C3A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Matt T. (iconectiv) reviewed version 2 of the CO </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="027D6BAA" w14:textId="7AD50809" w:rsidR="003C0C3A" w:rsidRPr="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
+          <w:p w14:paraId="027D6BAA" w14:textId="7AD50809" w:rsidR="003C0C3A" w:rsidRPr="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0C3A">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LNPA – there are no changes currently to the SPID Migration validations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6195708B" w14:textId="612DEF41" w:rsidR="003C0C3A" w:rsidRPr="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="003C0C3A">
+          <w:p w14:paraId="4F8907CE" w14:textId="77777777" w:rsidR="003C0C3A" w:rsidRDefault="003C0C3A" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002065A0">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>New AI – SPs and vendors to review the proposed changes to CO 573</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14764BAA" w14:textId="77777777" w:rsidR="007A6292" w:rsidRDefault="007A6292" w:rsidP="007A6292">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="540D5A9A" w14:textId="77777777" w:rsidR="007A6292" w:rsidRDefault="007A6292" w:rsidP="007A6292">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07/01/2026 NPIF Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F56D4E0" w14:textId="77777777" w:rsidR="007A6292" w:rsidRPr="007A6292" w:rsidRDefault="007A6292" w:rsidP="006E33F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="336"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6292">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">06032026-03 – SPs and vendors to review the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6292">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>proposed changes to CO 573</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="513167B8" w14:textId="77777777" w:rsidR="007A6292" w:rsidRPr="007A6292" w:rsidRDefault="007A6292" w:rsidP="006E33F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="786"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6292">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>There are questions regarding SPID Migrations based on the new Data Model this CO introduces</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F64EF95" w14:textId="77777777" w:rsidR="007A6292" w:rsidRPr="007A6292" w:rsidRDefault="007A6292" w:rsidP="006E33F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="786"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6292">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Once this is implemented, how is current information dealt with?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E481CFF" w14:textId="77777777" w:rsidR="007A6292" w:rsidRPr="007A6292" w:rsidRDefault="007A6292" w:rsidP="006E33F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="786"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6292">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Further discussion at NPIF is required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6195708B" w14:textId="7F8D0B78" w:rsidR="007A6292" w:rsidRPr="007A6292" w:rsidRDefault="007A6292" w:rsidP="006E33F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="331"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6292">
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>New AI – LNPA to create a slide outlining the SPID Migration issue related to CO 573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D0B63F5" w14:textId="77777777" w:rsidR="00036A7A" w:rsidRPr="000A27F0" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79067CAD" w14:textId="51DB8895" w:rsidR="00036A7A" w:rsidRDefault="00036A7A" w:rsidP="00036A7A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -3887,51 +4034,50 @@
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00535ACD" w:rsidRPr="000A27F0" w14:paraId="444A5FEB" w14:textId="77777777" w:rsidTr="001237E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E4C9D17" w14:textId="061EE011" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="CO572"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CO 572</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C337497" w14:textId="0B916825" w:rsidR="00535ACD" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10x People/iconectiv</w:t>
             </w:r>
           </w:p>
@@ -4057,499 +4203,555 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13DA3A8A" w14:textId="6F380895" w:rsidR="00535ACD" w:rsidRDefault="007809F3" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Approved SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B13253" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02/04/26 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27524595" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="27524595" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>John N. (10X People) reviewed the reason for the change and Matt T. (LNPA) presented the draft Change Order</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A443588" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="1A443588" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An SP asked what happens if a Pool Block is not in the NPAC, would this feature work?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45C65210" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="45C65210" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Matt T. (LNPA) – This would work for Pooled SVs that are in the NPAC.  In prior meetings we had discussed building a Create/Activate feature regardless of the status of the pool block.  Consensus was reached to go forward with only this specific functionality</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6446F75E" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="6446F75E" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">An SP asked what would happen if this SV </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pending </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and also</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> part of a SPID Migration?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="118CBCE6" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="118CBCE6" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The TN in question so the Modify Request of this Pooled TN would happen immediately.  The SV will not be pending at all.  The status would go from Sending to Active immediately</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F377EAC" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="5F377EAC" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consensus was reached to accept this CO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F037262" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="6F037262" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>It was assigned #572</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72481B00" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="72481B00" w14:textId="77777777" w:rsidR="000D1299" w:rsidRPr="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CMA to add to CO Summary – Open COs and post to the website</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2544D679" w14:textId="77777777" w:rsidR="000D1299" w:rsidRDefault="000D1299" w:rsidP="000D1299">
+          <w:p w14:paraId="2544D679" w14:textId="77777777" w:rsidR="000D1299" w:rsidRDefault="000D1299" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>SPs</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000D1299">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> were asked to review this CO in preparation for further discussion at the March NPIF meeting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CC2821A" w14:textId="77777777" w:rsidR="00F07E37" w:rsidRDefault="00E73175" w:rsidP="00F07E37">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03/04/2026 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BBCD30B" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+          <w:p w14:paraId="3BBCD30B" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73175">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>There were no questions/updates from NPIF participants regarding this CO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55F93020" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+          <w:p w14:paraId="55F93020" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73175">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LNPA – This flow is very different than others and we want to ensure that it would be utilized. LNPA asked what the adoption level is for this CO?  How many customers are requesting this?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53B82160" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00ED43C9" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+          <w:p w14:paraId="53B82160" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00ED43C9" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="696"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED43C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>John N. (10x People) – There are multiple customers that are requesting this new functionality and would utilize this feature.  The CO has everything that the originator is requesting</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="59E55357" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00ED43C9" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+              <w:t xml:space="preserve">John N. (10x People) – There are multiple customers that are requesting this new </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED43C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>functionality and would utilize this feature.  The CO has everything that the originator is requesting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E55357" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00ED43C9" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED43C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no objections to change this CO to Requested status </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="183E6A69" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+          <w:p w14:paraId="183E6A69" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED43C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CMA to update CO Summary – Open COs and change status on website</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36047A21" w14:textId="1FEE68FD" w:rsidR="00E73175" w:rsidRPr="00E73175" w:rsidRDefault="00E73175" w:rsidP="00E73175">
+          <w:p w14:paraId="32E1204D" w14:textId="77777777" w:rsidR="00E73175" w:rsidRPr="004801F9" w:rsidRDefault="00E73175" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73175">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>New AI – NPIF co-chairs to ask NAPM LLC to request an SOW from the vendor for CO 572</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561B06F7" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5420DE00" w14:textId="77777777" w:rsidR="004801F9" w:rsidRPr="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004801F9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07/01/2026 NPIF Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36047A21" w14:textId="3524A2C3" w:rsidR="004801F9" w:rsidRPr="004801F9" w:rsidRDefault="004801F9" w:rsidP="006E33F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004801F9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This CO is targeted for implementation in a future release after R5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64CE0E17" w14:textId="77777777" w:rsidR="00535ACD" w:rsidRPr="000A27F0" w:rsidRDefault="00535ACD" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FFF7AD8" w14:textId="657F5391" w:rsidR="00535ACD" w:rsidRDefault="000D1299" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -4757,50 +4959,51 @@
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:t>Business Need:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A520ECA" w14:textId="20698785" w:rsidR="002C5F17" w:rsidRPr="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Although the SPID Migration Quota – All regions tunable was increased from 25 to 49 migrations/week in March 2025, Service Providers are scheduling more SPID Migrations than desired across available SPID migration windows to stay under the current maximum SV record count of 500,000 per region, as defined by the regional SPID Migration Quota – SVs tunable. This spreading out of SPID Migrations caused by the current SPID Migration SV quota causes additional workload on teams to manage and coordinate migration activities, including the HD, the SP’s System Engineers, TN/Code Admins, PMs, LNP </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PortIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PortOut</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> teams, and the SP’s network providers. </w:t>
@@ -4812,59 +5015,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The SPID Migration Quota – SVs tunable currently defines the maximum number of SVs within a region for a given SPID Migration maintenance window, but the SV/NPB records that may be migrated by the NPAC SMS can differ from the records migrated by a local system. Local systems manage SV records for non-pool SVs (LNP Type of LSPP and LISP) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and also</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> manage NPB records. Since pool SVs (LNP Type of Pool) are not sent to or maintained by local systems, including pool SVs in SPID migration quotas can limit the overall number of local system records that can be updated in weekly SPID migrations. In contrast, the NPAC SMS does maintain pool SV records in addition to the non-pool SV and NPB </w:t>
-[...7 lines deleted...]
-              <w:t>records managed by local systems, so the quantity of pool SVs that need to be updated during a SPID migration continues to be a consideration for the LNPA.</w:t>
+              <w:t xml:space="preserve"> manage NPB records. Since pool SVs (LNP Type of Pool) are not sent to or maintained by local systems, including pool SVs in SPID migration quotas can limit the overall number of local system records that can be updated in weekly SPID migrations. In contrast, the NPAC SMS does maintain pool SV records in addition to the non-pool SV and NPB records managed by local systems, so the quantity of pool SVs that need to be updated during a SPID migration continues to be a consideration for the LNPA.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DEC421C" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRPr="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Because the number of records migrated by local systems and NPAC SMS can differ significantly, and because the SPID Migration calendar fills up as SPs spread out SPID Migrations to stay under the current SV quota, the industry could benefit by using different SPID Migration quotas to represent an NPAC SMS maximum and a local system maximum.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11D0D9E5" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRDefault="002C5F17" w:rsidP="002C5F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5F17">
@@ -4946,396 +5141,450 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01DC9D9C" w14:textId="4E3D8913" w:rsidR="002C5F17" w:rsidRDefault="00A8164E" w:rsidP="00C753E3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08/06/2025 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FD337F1" w14:textId="77777777" w:rsidR="00A8164E" w:rsidRPr="00A8164E" w:rsidRDefault="00A8164E" w:rsidP="00A8164E">
+          <w:p w14:paraId="6FD337F1" w14:textId="77777777" w:rsidR="00A8164E" w:rsidRPr="00A8164E" w:rsidRDefault="00A8164E" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8164E">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Draft CO (PIM 156 follow up) was reviewed by LNPA (Matt T.), accepted and assigned # 570</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15161862" w14:textId="77777777" w:rsidR="00A8164E" w:rsidRPr="00A8164E" w:rsidRDefault="00A8164E" w:rsidP="00A8164E">
+          <w:p w14:paraId="15161862" w14:textId="77777777" w:rsidR="00A8164E" w:rsidRPr="00A8164E" w:rsidRDefault="00A8164E" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8164E">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This Change Order recommends creating a new SPID Migration tunable (Local Systems SV Quota Tunable parameter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB21696" w14:textId="0030D042" w:rsidR="00A8164E" w:rsidRPr="00A8164E" w:rsidRDefault="00A8164E" w:rsidP="00A8164E">
+          <w:p w14:paraId="0BB21696" w14:textId="0030D042" w:rsidR="00A8164E" w:rsidRPr="00A8164E" w:rsidRDefault="00A8164E" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8164E">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New AI – LNPA to investigate what SVs are included in the post-migration report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C7D22AA" w14:textId="77777777" w:rsidR="00A8164E" w:rsidRDefault="00A8164E" w:rsidP="00A8164E">
+          <w:p w14:paraId="5C7D22AA" w14:textId="77777777" w:rsidR="00A8164E" w:rsidRDefault="00A8164E" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8164E">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CMA to add # to CO, update CO Summary documents and post to website</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DCC4D0B" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16741002" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>09/10/2025 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6174CF55" w14:textId="7394D6BF" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="6174CF55" w14:textId="7394D6BF" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08062025-06 – LNPA to investigate what SVs are included in the post-migration report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FADAE26" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="1FADAE26" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="696"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Matt T. (iconectiv) reviewed the updates to CO 570</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D354E0" w14:textId="381BDB02" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="76D354E0" w14:textId="381BDB02" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="696"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consensus was reached on proposed updates to CO 570</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246C1FD8" w14:textId="4A2A0A4B" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="246C1FD8" w14:textId="4A2A0A4B" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consensus was reached to move this CO to requested status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="630E6EB8" w14:textId="27E7F4B3" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="630E6EB8" w14:textId="27E7F4B3" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This AI is now closed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2022CD14" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="2022CD14" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New AI – NPIF co-chairs to reach out to the NAPM LLC to ask them to request an SOW for CO 570 from the vendor</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F88ED4" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C51AD47" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10/08/2025 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076B2816" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRPr="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
+          <w:p w14:paraId="076B2816" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRPr="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F23B1">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09102025-04 – NPIF co-chairs to reach out to the NAPM LLC to ask them to request an SOW for CO 570 from the vendor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201C4A3D" w14:textId="34ED9089" w:rsidR="006F23B1" w:rsidRPr="00586865" w:rsidRDefault="006F23B1" w:rsidP="00586865">
+          <w:p w14:paraId="5C5E8CA0" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F23B1">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An SOW was requested</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5180C585" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67CC9AAA" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07/01/2026 NPIF Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="201C4A3D" w14:textId="7969CF66" w:rsidR="004801F9" w:rsidRPr="004801F9" w:rsidRDefault="004801F9" w:rsidP="006E33F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This CO will be implemented in R5.4 which is targeted for 1Q ‘27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7858CB51" w14:textId="77777777" w:rsidR="002C5F17" w:rsidRPr="000A27F0" w:rsidRDefault="002C5F17" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="017CD55F" w14:textId="69C1C7F6" w:rsidR="002C5F17" w:rsidRDefault="00A8164E" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -5417,50 +5666,51 @@
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F60E6" w:rsidRPr="000A27F0" w14:paraId="259EC02A" w14:textId="77777777" w:rsidTr="001237E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2225B363" w14:textId="6FDB2B82" w:rsidR="007F60E6" w:rsidRPr="00181B18" w:rsidRDefault="007F60E6" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="CO567"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CO 567</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5FA892" w14:textId="58A1187C" w:rsidR="007F60E6" w:rsidRDefault="007F60E6" w:rsidP="000A27F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iconectiv</w:t>
             </w:r>
           </w:p>
@@ -5531,59 +5781,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F60E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Need:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72CC1546" w14:textId="28629473" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Currently, though NPBs having a pseudo-LRN (LRN = 000-000-0000) and the associated NPA-NXX-Xs are migrated when the NPA-NXX of the NPB exists in the NPA-NXX Selection Input Criteria SPID Migration Update Request Files (SIC-SMURF file), some local systems are only migrating the NPA-NXX-Xs that exist in the NPA-NXX-X SIC-SMURF file, which would not be the case for pseudo-LRN NPBs. For thousands-blocks, in addition to migrating a pseudo-LRN NPB object based on its NPA-NXX being included in the NPA-NXX SIC-SMURF file, the associated NPA-NXX-X object is migrated as well, since the two objects must be kept in sync. Additionally, there may be occasions an </w:t>
-[...7 lines deleted...]
-              <w:t>NPA-NXX-X that indicates it is a pseudo-LRN block is migrated by the NPAC, but the NPB does not exist. In these cases</w:t>
+              <w:t>Currently, though NPBs having a pseudo-LRN (LRN = 000-000-0000) and the associated NPA-NXX-Xs are migrated when the NPA-NXX of the NPB exists in the NPA-NXX Selection Input Criteria SPID Migration Update Request Files (SIC-SMURF file), some local systems are only migrating the NPA-NXX-Xs that exist in the NPA-NXX-X SIC-SMURF file, which would not be the case for pseudo-LRN NPBs. For thousands-blocks, in addition to migrating a pseudo-LRN NPB object based on its NPA-NXX being included in the NPA-NXX SIC-SMURF file, the associated NPA-NXX-X object is migrated as well, since the two objects must be kept in sync. Additionally, there may be occasions an NPA-NXX-X that indicates it is a pseudo-LRN block is migrated by the NPAC, but the NPB does not exist. In these cases</w:t>
             </w:r>
             <w:r w:rsidR="004453B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the local system does not have a way to determine that the -X is related to a pseudo-LRN NPB, and should be migrated in the SOA/LSMS, because the -X download sent to the SOAs/LSMSs does not include a pseudo-LRN indicator. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56ED386A" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="0028702B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
@@ -5617,170 +5859,169 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>CO 567</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0703371A" w14:textId="1AA4035F" w:rsidR="007F60E6" w:rsidRDefault="00D95129" w:rsidP="003E61CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Approved </w:t>
             </w:r>
             <w:r w:rsidR="006F23B1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="623858B4" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="00C753E3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10/02/2024 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F39F918" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="0028702B">
+          <w:p w14:paraId="3F39F918" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="342"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Matt T. (iconectiv) reviewed the draft CO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E15EE01" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="0028702B">
+          <w:p w14:paraId="2E15EE01" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="342"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The Description of Change defined in the CO is that a 4th SIC-SMURF file would be created and put in the SFTP directory for all SPs </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CE9C6C4" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="0028702B">
+          <w:p w14:paraId="7CE9C6C4" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="0028702B" w:rsidRDefault="0028702B" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="342"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Draft CO was discussed, accepted and assigned # 567</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697C44C2" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="004928CA" w:rsidRDefault="0028702B" w:rsidP="0028702B">
+          <w:p w14:paraId="697C44C2" w14:textId="77777777" w:rsidR="0028702B" w:rsidRPr="004928CA" w:rsidRDefault="0028702B" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="342"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0028702B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CMA to update CO Summary – Open COs and post a copy of the CO to the website</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3865C685" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
@@ -5791,109 +6032,108 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5678FABD" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09/10/2025 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E875B9F" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="3E875B9F" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>John N. (10X People) asked if this CO can be moved to Requested status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C682CE8" w14:textId="3830ADC6" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="5C682CE8" w14:textId="3830ADC6" w:rsidR="004928CA" w:rsidRPr="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Consensus was reached to move CO 567 to requested status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74339484" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="004928CA">
+          <w:p w14:paraId="74339484" w14:textId="77777777" w:rsidR="004928CA" w:rsidRDefault="004928CA" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004928CA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New AI – NPIF co-chairs to reach out to the NAPM LLC to ask them to request an SOW for CO 567 from the vendor</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A5B8C66" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -5903,100 +6143,165 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69A94B74" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10/08/2025 NPIF Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66DBD404" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
+          <w:p w14:paraId="66DBD404" w14:textId="77777777" w:rsidR="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F23B1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09102025-03– NPIF co-chairs to reach out to the NAPM LLC to ask them to request an SOW for CO 567 from the vendor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="216596C5" w14:textId="1DFF513A" w:rsidR="006F23B1" w:rsidRPr="006F23B1" w:rsidRDefault="006F23B1" w:rsidP="006F23B1">
+          <w:p w14:paraId="5E36D0A9" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="006F23B1" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F23B1">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>An SOW was requested</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58664B33" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77EFBFC7" w14:textId="77777777" w:rsidR="004801F9" w:rsidRDefault="004801F9" w:rsidP="004801F9">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07/01/2026 NPIF Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="216596C5" w14:textId="5DD5CC66" w:rsidR="006F23B1" w:rsidRPr="004801F9" w:rsidRDefault="004801F9" w:rsidP="006E33F4">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="336"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F23B1">
+            <w:r w:rsidRPr="004801F9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>An SOW was requested</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>This CO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004801F9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>will be implemented in R5.4 which is targeted for 1Q ‘27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5155D17E" w14:textId="77777777" w:rsidR="007F60E6" w:rsidRPr="000A27F0" w:rsidRDefault="007F60E6" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="-160" w:right="-96"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6452A504" w14:textId="2672D82B" w:rsidR="007F60E6" w:rsidRDefault="0028702B" w:rsidP="000A27F0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -6086,65 +6391,65 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="CO556"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:sectPr w:rsidR="001635C0" w:rsidRPr="000A27F0" w:rsidSect="000A42F5">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="540" w:left="720" w:header="720" w:footer="379" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D28F183" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE">
+    <w:p w14:paraId="2B439D73" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5361369C" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE">
+    <w:p w14:paraId="7115B1BE" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6047720B" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE"/>
+    <w:p w14:paraId="7B0890E3" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6204,51 +6509,51 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36FAF775" w14:textId="47E1AF68" w:rsidR="0072510C" w:rsidRDefault="0072510C">
+  <w:p w14:paraId="36FAF775" w14:textId="34785FE2" w:rsidR="0072510C" w:rsidRDefault="0072510C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NPIF – Number Portability Industry Forum</w:t>
     </w:r>
     <w:r>
@@ -6303,160 +6608,152 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="003C0C3A">
+    <w:r w:rsidR="000D39B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="009D2AE9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00DB575F">
+    <w:r w:rsidR="000D39B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Ju</w:t>
-[...7 lines deleted...]
-      <w:t>ly</w:t>
+      <w:t>August</w:t>
     </w:r>
     <w:r w:rsidR="00652E2D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006F4A39">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="003C0C3A">
+    <w:r w:rsidR="000D39B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="002C0D43">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C0008C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="389B6985" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE">
+    <w:p w14:paraId="2AA887F0" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="598385B6" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE">
+    <w:p w14:paraId="5BA4E30B" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A5492DC" w14:textId="77777777" w:rsidR="00EE3BAE" w:rsidRDefault="00EE3BAE"/>
+    <w:p w14:paraId="26DED8CF" w14:textId="77777777" w:rsidR="00097C13" w:rsidRDefault="00097C13"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001540BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6748A7AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -6533,389 +6830,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A719DF"/>
-[...337 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06DE2F3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16F4CF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7020,54 +6978,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08530C2F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AD3753B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2C1ED582"/>
+    <w:tmpl w:val="61963518"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -7133,1181 +7091,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...1129 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B800B3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16F4CF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8412,51 +7240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E8B3792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBFCC682"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8506,54 +7334,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326632F5"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="369C33BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="40C6606E"/>
+    <w:tmpl w:val="3138907E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -8619,54 +7447,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360E71CF"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4731668D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D714DBA0"/>
+    <w:tmpl w:val="F7BEDC22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -8732,167 +7560,393 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="367C61D4"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62191396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF7EA3B2"/>
+    <w:tmpl w:val="A4BC42F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3065EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B62EA020"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="369C33BE"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="768E658C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3138907E"/>
+    <w:tmpl w:val="DBC81840"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C975ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="933291C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -8958,3133 +8012,82 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...2938 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1085145739">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1193108399">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="558396970">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1177840716">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1524635323">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="282151836">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="981545831">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="589656366">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1193108399">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="9" w16cid:durableId="580799689">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="754473995">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1020544456">
+  <w:num w:numId="10" w16cid:durableId="1548830350">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="484201859">
-[...71 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1075467713">
+  <w:num w:numId="11" w16cid:durableId="1637681428">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -12181,87 +8184,89 @@
     <w:rsid w:val="00071E48"/>
     <w:rsid w:val="0007280D"/>
     <w:rsid w:val="0007361F"/>
     <w:rsid w:val="00074130"/>
     <w:rsid w:val="00074280"/>
     <w:rsid w:val="000762FF"/>
     <w:rsid w:val="00076B18"/>
     <w:rsid w:val="00080AFB"/>
     <w:rsid w:val="00082C3F"/>
     <w:rsid w:val="000840B1"/>
     <w:rsid w:val="00084110"/>
     <w:rsid w:val="00084751"/>
     <w:rsid w:val="00085861"/>
     <w:rsid w:val="000858DA"/>
     <w:rsid w:val="00086C94"/>
     <w:rsid w:val="00087E7A"/>
     <w:rsid w:val="0009032E"/>
     <w:rsid w:val="000905F5"/>
     <w:rsid w:val="0009097D"/>
     <w:rsid w:val="00091F03"/>
     <w:rsid w:val="00092885"/>
     <w:rsid w:val="00092928"/>
     <w:rsid w:val="00092C72"/>
     <w:rsid w:val="000945A4"/>
     <w:rsid w:val="000958C4"/>
+    <w:rsid w:val="00097C13"/>
     <w:rsid w:val="00097EAF"/>
     <w:rsid w:val="000A27F0"/>
     <w:rsid w:val="000A2E44"/>
     <w:rsid w:val="000A3BCC"/>
     <w:rsid w:val="000A42F5"/>
     <w:rsid w:val="000A46B6"/>
     <w:rsid w:val="000A56C6"/>
     <w:rsid w:val="000A59CE"/>
     <w:rsid w:val="000A7229"/>
     <w:rsid w:val="000A783D"/>
     <w:rsid w:val="000B1262"/>
     <w:rsid w:val="000B1A75"/>
     <w:rsid w:val="000B1F46"/>
     <w:rsid w:val="000B2AED"/>
     <w:rsid w:val="000B38D6"/>
     <w:rsid w:val="000B40F1"/>
     <w:rsid w:val="000B4240"/>
     <w:rsid w:val="000B4DA9"/>
     <w:rsid w:val="000B519D"/>
     <w:rsid w:val="000B58F9"/>
     <w:rsid w:val="000B5BB3"/>
     <w:rsid w:val="000B6FA1"/>
     <w:rsid w:val="000B7F13"/>
     <w:rsid w:val="000C0373"/>
     <w:rsid w:val="000C0386"/>
     <w:rsid w:val="000C1ABE"/>
     <w:rsid w:val="000C20DE"/>
     <w:rsid w:val="000C2F63"/>
     <w:rsid w:val="000C4182"/>
     <w:rsid w:val="000C42F2"/>
     <w:rsid w:val="000C4C06"/>
     <w:rsid w:val="000C532B"/>
     <w:rsid w:val="000C5726"/>
     <w:rsid w:val="000D04ED"/>
     <w:rsid w:val="000D1299"/>
     <w:rsid w:val="000D2039"/>
     <w:rsid w:val="000D2084"/>
+    <w:rsid w:val="000D39B8"/>
     <w:rsid w:val="000D41E9"/>
     <w:rsid w:val="000D4D4B"/>
     <w:rsid w:val="000D5169"/>
     <w:rsid w:val="000D55E5"/>
     <w:rsid w:val="000D7972"/>
     <w:rsid w:val="000E023E"/>
     <w:rsid w:val="000E03EA"/>
     <w:rsid w:val="000E07A6"/>
     <w:rsid w:val="000E0F22"/>
     <w:rsid w:val="000E1C81"/>
     <w:rsid w:val="000E234E"/>
     <w:rsid w:val="000E2451"/>
     <w:rsid w:val="000E2894"/>
     <w:rsid w:val="000E51A5"/>
     <w:rsid w:val="000E5270"/>
     <w:rsid w:val="000E6B15"/>
     <w:rsid w:val="000E6FB8"/>
     <w:rsid w:val="000E7EE6"/>
     <w:rsid w:val="000F0669"/>
     <w:rsid w:val="000F0B4F"/>
     <w:rsid w:val="000F1B7C"/>
     <w:rsid w:val="000F210D"/>
     <w:rsid w:val="000F2B32"/>
     <w:rsid w:val="000F2F49"/>
     <w:rsid w:val="000F4885"/>
@@ -12873,50 +8878,51 @@
     <w:rsid w:val="00454FC6"/>
     <w:rsid w:val="0045570F"/>
     <w:rsid w:val="00455756"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004567C3"/>
     <w:rsid w:val="00457089"/>
     <w:rsid w:val="0045711E"/>
     <w:rsid w:val="00461234"/>
     <w:rsid w:val="0046276E"/>
     <w:rsid w:val="004651B8"/>
     <w:rsid w:val="00465C92"/>
     <w:rsid w:val="0046606E"/>
     <w:rsid w:val="00466534"/>
     <w:rsid w:val="00467221"/>
     <w:rsid w:val="00467D12"/>
     <w:rsid w:val="00471309"/>
     <w:rsid w:val="00471F08"/>
     <w:rsid w:val="00472184"/>
     <w:rsid w:val="00472324"/>
     <w:rsid w:val="004729EB"/>
     <w:rsid w:val="0047347C"/>
     <w:rsid w:val="00474CD0"/>
     <w:rsid w:val="004760E0"/>
     <w:rsid w:val="004760FD"/>
     <w:rsid w:val="00476C04"/>
+    <w:rsid w:val="004801F9"/>
     <w:rsid w:val="00481D8E"/>
     <w:rsid w:val="004826C2"/>
     <w:rsid w:val="00482DD6"/>
     <w:rsid w:val="004831DA"/>
     <w:rsid w:val="004832F1"/>
     <w:rsid w:val="0048372C"/>
     <w:rsid w:val="00483DDB"/>
     <w:rsid w:val="004843C0"/>
     <w:rsid w:val="00484B4B"/>
     <w:rsid w:val="00484F07"/>
     <w:rsid w:val="0048549D"/>
     <w:rsid w:val="004865A4"/>
     <w:rsid w:val="00486851"/>
     <w:rsid w:val="00486DB7"/>
     <w:rsid w:val="004872DF"/>
     <w:rsid w:val="00487ADC"/>
     <w:rsid w:val="00491482"/>
     <w:rsid w:val="00491A64"/>
     <w:rsid w:val="0049279F"/>
     <w:rsid w:val="004928CA"/>
     <w:rsid w:val="00493FF7"/>
     <w:rsid w:val="0049549D"/>
     <w:rsid w:val="00496148"/>
     <w:rsid w:val="004962E4"/>
     <w:rsid w:val="00496DFF"/>
@@ -13254,53 +9260,55 @@
     <w:rsid w:val="006B48FF"/>
     <w:rsid w:val="006B67F6"/>
     <w:rsid w:val="006B794F"/>
     <w:rsid w:val="006C005D"/>
     <w:rsid w:val="006C06A0"/>
     <w:rsid w:val="006C072B"/>
     <w:rsid w:val="006C0B88"/>
     <w:rsid w:val="006C15E1"/>
     <w:rsid w:val="006C1D73"/>
     <w:rsid w:val="006C3EF1"/>
     <w:rsid w:val="006C4457"/>
     <w:rsid w:val="006C4939"/>
     <w:rsid w:val="006C5087"/>
     <w:rsid w:val="006C615D"/>
     <w:rsid w:val="006C691A"/>
     <w:rsid w:val="006C724E"/>
     <w:rsid w:val="006C74D2"/>
     <w:rsid w:val="006D0169"/>
     <w:rsid w:val="006D029F"/>
     <w:rsid w:val="006D060D"/>
     <w:rsid w:val="006D0C57"/>
     <w:rsid w:val="006D1068"/>
     <w:rsid w:val="006D125C"/>
     <w:rsid w:val="006D1CBE"/>
     <w:rsid w:val="006D44F6"/>
+    <w:rsid w:val="006D4522"/>
     <w:rsid w:val="006D54B1"/>
     <w:rsid w:val="006D5C8F"/>
     <w:rsid w:val="006E1FF4"/>
+    <w:rsid w:val="006E33F4"/>
     <w:rsid w:val="006E3537"/>
     <w:rsid w:val="006E3D08"/>
     <w:rsid w:val="006E6C9A"/>
     <w:rsid w:val="006E7473"/>
     <w:rsid w:val="006F1982"/>
     <w:rsid w:val="006F1C8C"/>
     <w:rsid w:val="006F23B1"/>
     <w:rsid w:val="006F2815"/>
     <w:rsid w:val="006F2C6D"/>
     <w:rsid w:val="006F2EDF"/>
     <w:rsid w:val="006F330E"/>
     <w:rsid w:val="006F4083"/>
     <w:rsid w:val="006F4114"/>
     <w:rsid w:val="006F4A39"/>
     <w:rsid w:val="006F5370"/>
     <w:rsid w:val="006F65C1"/>
     <w:rsid w:val="006F700E"/>
     <w:rsid w:val="006F703B"/>
     <w:rsid w:val="0070165B"/>
     <w:rsid w:val="007017DD"/>
     <w:rsid w:val="007018B6"/>
     <w:rsid w:val="007028B5"/>
     <w:rsid w:val="00703858"/>
     <w:rsid w:val="00703B6D"/>
     <w:rsid w:val="007045A2"/>
@@ -13390,50 +9398,51 @@
     <w:rsid w:val="007826C9"/>
     <w:rsid w:val="00782C5E"/>
     <w:rsid w:val="00783207"/>
     <w:rsid w:val="00783216"/>
     <w:rsid w:val="007841A1"/>
     <w:rsid w:val="00786ADB"/>
     <w:rsid w:val="00787A77"/>
     <w:rsid w:val="00787CD3"/>
     <w:rsid w:val="00791122"/>
     <w:rsid w:val="007912CB"/>
     <w:rsid w:val="00791ADF"/>
     <w:rsid w:val="00793DF6"/>
     <w:rsid w:val="007941CE"/>
     <w:rsid w:val="00794ADD"/>
     <w:rsid w:val="00795B95"/>
     <w:rsid w:val="007A04C0"/>
     <w:rsid w:val="007A2AB2"/>
     <w:rsid w:val="007A31DA"/>
     <w:rsid w:val="007A3EC3"/>
     <w:rsid w:val="007A4D31"/>
     <w:rsid w:val="007A4FC5"/>
     <w:rsid w:val="007A51D3"/>
     <w:rsid w:val="007A5892"/>
     <w:rsid w:val="007A5A67"/>
     <w:rsid w:val="007A5EAB"/>
+    <w:rsid w:val="007A6292"/>
     <w:rsid w:val="007A67AE"/>
     <w:rsid w:val="007A7DB4"/>
     <w:rsid w:val="007B00AD"/>
     <w:rsid w:val="007B03B2"/>
     <w:rsid w:val="007B0712"/>
     <w:rsid w:val="007B0CDE"/>
     <w:rsid w:val="007B10FE"/>
     <w:rsid w:val="007B16CC"/>
     <w:rsid w:val="007B1B33"/>
     <w:rsid w:val="007B22D3"/>
     <w:rsid w:val="007B4FC4"/>
     <w:rsid w:val="007B609A"/>
     <w:rsid w:val="007B73D7"/>
     <w:rsid w:val="007B794E"/>
     <w:rsid w:val="007B7E77"/>
     <w:rsid w:val="007C01BD"/>
     <w:rsid w:val="007C07DC"/>
     <w:rsid w:val="007C07EF"/>
     <w:rsid w:val="007C09E9"/>
     <w:rsid w:val="007C0A9D"/>
     <w:rsid w:val="007C12AC"/>
     <w:rsid w:val="007C285E"/>
     <w:rsid w:val="007C47E5"/>
     <w:rsid w:val="007C5876"/>
     <w:rsid w:val="007C7A8A"/>
@@ -14076,89 +10085,91 @@
     <w:rsid w:val="00BC480A"/>
     <w:rsid w:val="00BC5512"/>
     <w:rsid w:val="00BC5DCA"/>
     <w:rsid w:val="00BC6AC9"/>
     <w:rsid w:val="00BC6C56"/>
     <w:rsid w:val="00BC6D23"/>
     <w:rsid w:val="00BD0A6C"/>
     <w:rsid w:val="00BD1D48"/>
     <w:rsid w:val="00BD2484"/>
     <w:rsid w:val="00BD32EE"/>
     <w:rsid w:val="00BD3366"/>
     <w:rsid w:val="00BD3466"/>
     <w:rsid w:val="00BD58F0"/>
     <w:rsid w:val="00BD68D7"/>
     <w:rsid w:val="00BD698E"/>
     <w:rsid w:val="00BE0989"/>
     <w:rsid w:val="00BE134B"/>
     <w:rsid w:val="00BE183A"/>
     <w:rsid w:val="00BE2A80"/>
     <w:rsid w:val="00BE393F"/>
     <w:rsid w:val="00BE39C5"/>
     <w:rsid w:val="00BE4587"/>
     <w:rsid w:val="00BE565D"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00BF1195"/>
+    <w:rsid w:val="00BF1774"/>
     <w:rsid w:val="00BF17A5"/>
     <w:rsid w:val="00BF2E04"/>
     <w:rsid w:val="00BF4064"/>
     <w:rsid w:val="00BF4325"/>
     <w:rsid w:val="00BF6A4A"/>
     <w:rsid w:val="00BF7164"/>
     <w:rsid w:val="00BF79BE"/>
     <w:rsid w:val="00C0008C"/>
     <w:rsid w:val="00C004C7"/>
     <w:rsid w:val="00C00665"/>
     <w:rsid w:val="00C01E70"/>
     <w:rsid w:val="00C01E9F"/>
     <w:rsid w:val="00C0314A"/>
     <w:rsid w:val="00C03433"/>
     <w:rsid w:val="00C0346A"/>
     <w:rsid w:val="00C03D98"/>
     <w:rsid w:val="00C0453D"/>
     <w:rsid w:val="00C045FF"/>
     <w:rsid w:val="00C051C7"/>
     <w:rsid w:val="00C07C16"/>
     <w:rsid w:val="00C10CB2"/>
     <w:rsid w:val="00C10EDC"/>
     <w:rsid w:val="00C11FC9"/>
     <w:rsid w:val="00C12C1B"/>
     <w:rsid w:val="00C1424C"/>
     <w:rsid w:val="00C17D1A"/>
     <w:rsid w:val="00C20213"/>
     <w:rsid w:val="00C209F6"/>
     <w:rsid w:val="00C20B58"/>
     <w:rsid w:val="00C216EB"/>
     <w:rsid w:val="00C216F7"/>
     <w:rsid w:val="00C21A5D"/>
     <w:rsid w:val="00C226EC"/>
     <w:rsid w:val="00C229F8"/>
     <w:rsid w:val="00C22F9D"/>
     <w:rsid w:val="00C2319C"/>
     <w:rsid w:val="00C23201"/>
     <w:rsid w:val="00C23ED5"/>
     <w:rsid w:val="00C2469D"/>
+    <w:rsid w:val="00C25B8F"/>
     <w:rsid w:val="00C26B7A"/>
     <w:rsid w:val="00C26FA9"/>
     <w:rsid w:val="00C277B4"/>
     <w:rsid w:val="00C27BB2"/>
     <w:rsid w:val="00C30204"/>
     <w:rsid w:val="00C30673"/>
     <w:rsid w:val="00C30FCC"/>
     <w:rsid w:val="00C3234F"/>
     <w:rsid w:val="00C324BE"/>
     <w:rsid w:val="00C3327A"/>
     <w:rsid w:val="00C339FF"/>
     <w:rsid w:val="00C3418E"/>
     <w:rsid w:val="00C344C7"/>
     <w:rsid w:val="00C3525D"/>
     <w:rsid w:val="00C4221F"/>
     <w:rsid w:val="00C42AFB"/>
     <w:rsid w:val="00C42FC3"/>
     <w:rsid w:val="00C442C5"/>
     <w:rsid w:val="00C44873"/>
     <w:rsid w:val="00C44C90"/>
     <w:rsid w:val="00C44E35"/>
     <w:rsid w:val="00C44E50"/>
     <w:rsid w:val="00C45C88"/>
     <w:rsid w:val="00C4708B"/>
     <w:rsid w:val="00C47871"/>
@@ -14219,50 +10230,51 @@
     <w:rsid w:val="00C913E9"/>
     <w:rsid w:val="00C92CB7"/>
     <w:rsid w:val="00C933A0"/>
     <w:rsid w:val="00C93608"/>
     <w:rsid w:val="00C9372B"/>
     <w:rsid w:val="00C94FCB"/>
     <w:rsid w:val="00C956A1"/>
     <w:rsid w:val="00C9628C"/>
     <w:rsid w:val="00C96C1A"/>
     <w:rsid w:val="00C971EC"/>
     <w:rsid w:val="00C97DA8"/>
     <w:rsid w:val="00CA00E4"/>
     <w:rsid w:val="00CA0321"/>
     <w:rsid w:val="00CA1207"/>
     <w:rsid w:val="00CA143F"/>
     <w:rsid w:val="00CA2B9A"/>
     <w:rsid w:val="00CA402A"/>
     <w:rsid w:val="00CA52FE"/>
     <w:rsid w:val="00CA5E57"/>
     <w:rsid w:val="00CA606E"/>
     <w:rsid w:val="00CB0F1F"/>
     <w:rsid w:val="00CB177E"/>
     <w:rsid w:val="00CB27D5"/>
     <w:rsid w:val="00CB427E"/>
     <w:rsid w:val="00CB4BEF"/>
+    <w:rsid w:val="00CB6274"/>
     <w:rsid w:val="00CB64B9"/>
     <w:rsid w:val="00CB71EC"/>
     <w:rsid w:val="00CC06A2"/>
     <w:rsid w:val="00CC0BC4"/>
     <w:rsid w:val="00CC1B0E"/>
     <w:rsid w:val="00CC213F"/>
     <w:rsid w:val="00CC2666"/>
     <w:rsid w:val="00CC2862"/>
     <w:rsid w:val="00CC3869"/>
     <w:rsid w:val="00CC3E1B"/>
     <w:rsid w:val="00CC65ED"/>
     <w:rsid w:val="00CC7342"/>
     <w:rsid w:val="00CC7625"/>
     <w:rsid w:val="00CC77E4"/>
     <w:rsid w:val="00CC7CF9"/>
     <w:rsid w:val="00CD077E"/>
     <w:rsid w:val="00CD2E9C"/>
     <w:rsid w:val="00CD4352"/>
     <w:rsid w:val="00CD697F"/>
     <w:rsid w:val="00CD7D86"/>
     <w:rsid w:val="00CE12C0"/>
     <w:rsid w:val="00CE1585"/>
     <w:rsid w:val="00CE2DC4"/>
     <w:rsid w:val="00CE3527"/>
     <w:rsid w:val="00CE3C65"/>
@@ -14398,50 +10410,51 @@
     <w:rsid w:val="00D974B1"/>
     <w:rsid w:val="00D978A2"/>
     <w:rsid w:val="00DA0165"/>
     <w:rsid w:val="00DA01EC"/>
     <w:rsid w:val="00DA06C1"/>
     <w:rsid w:val="00DA1BF6"/>
     <w:rsid w:val="00DA2108"/>
     <w:rsid w:val="00DA260D"/>
     <w:rsid w:val="00DA29A1"/>
     <w:rsid w:val="00DA2B37"/>
     <w:rsid w:val="00DA31F6"/>
     <w:rsid w:val="00DA3A38"/>
     <w:rsid w:val="00DA42E1"/>
     <w:rsid w:val="00DA6430"/>
     <w:rsid w:val="00DB114F"/>
     <w:rsid w:val="00DB398E"/>
     <w:rsid w:val="00DB3D41"/>
     <w:rsid w:val="00DB4FA6"/>
     <w:rsid w:val="00DB56C7"/>
     <w:rsid w:val="00DB575F"/>
     <w:rsid w:val="00DC06F7"/>
     <w:rsid w:val="00DC320E"/>
     <w:rsid w:val="00DC36A4"/>
     <w:rsid w:val="00DC3D11"/>
     <w:rsid w:val="00DC4768"/>
+    <w:rsid w:val="00DC49AC"/>
     <w:rsid w:val="00DC6A9B"/>
     <w:rsid w:val="00DC6F3D"/>
     <w:rsid w:val="00DC71C0"/>
     <w:rsid w:val="00DD04A5"/>
     <w:rsid w:val="00DD0B30"/>
     <w:rsid w:val="00DD0DD4"/>
     <w:rsid w:val="00DD0EEC"/>
     <w:rsid w:val="00DD1178"/>
     <w:rsid w:val="00DD402D"/>
     <w:rsid w:val="00DD5C12"/>
     <w:rsid w:val="00DD6D14"/>
     <w:rsid w:val="00DD7B51"/>
     <w:rsid w:val="00DE05BD"/>
     <w:rsid w:val="00DE0976"/>
     <w:rsid w:val="00DE1B97"/>
     <w:rsid w:val="00DE3F6F"/>
     <w:rsid w:val="00DE4EF2"/>
     <w:rsid w:val="00DE605E"/>
     <w:rsid w:val="00DE61E6"/>
     <w:rsid w:val="00DE6919"/>
     <w:rsid w:val="00DF0261"/>
     <w:rsid w:val="00DF027A"/>
     <w:rsid w:val="00DF02BD"/>
     <w:rsid w:val="00DF077D"/>
     <w:rsid w:val="00DF07B5"/>
@@ -16949,71 +12962,71 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5213198-65C7-4F82-84B7-A186AFB030BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>11370</Characters>
+  <Pages>11</Pages>
+  <Words>2092</Words>
+  <Characters>11927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>iconectiv</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13338</CharactersWithSpaces>
+  <CharactersWithSpaces>13992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mdoherty@iconectiv.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>